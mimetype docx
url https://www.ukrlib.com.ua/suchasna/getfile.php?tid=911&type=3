--- v0 (2026-05-02)
+++ v1 (2026-09-21)
@@ -738,51 +738,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">У товаристві всі пости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І чхать Баран хотів на пересуди,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У нього на все відповідь одна:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">– А ти, давай… іди… подай до суду...</w:t>
+        <w:t xml:space="preserve">– А ти давай… іди… подай до суду...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Що рівнозначно: – Та пішов ти на!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як результат, пси сплять і в вус не дують,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бізнес-партнери в шкоді абиде,</w:t>
       </w:r>
@@ -831,51 +831,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Уже й угода є поміж козлами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– А як же водопій? – питаються окремі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Як же отара буде без води?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">– Ну-у ти пеньо-ок!.. Пеньок, іще й не в темі.</w:t>
+        <w:t xml:space="preserve">– Ну, ти вахла-ак!.. І явно що не в темі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все порішаєм. Йди і не тринди!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ви знаєте, чому його закрито?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бо СЕС знайшла там підозрілий вірус.</w:t>
       </w:r>
@@ -1094,51 +1094,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ну от! Щоб бізнес свій у нас вести,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Озвучив спонсор неодмінний тренд:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">По-перше, схема пий або плати,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">По-друге, гроші, звісно, наперед.</w:t>
+        <w:t xml:space="preserve">По-друге, гроші, звісно ж, наперед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Таж це порушення свобод і прав овечих!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Я підписав новий закон, до речі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -1659,51 +1659,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він забажав сказати кілька слів,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про змову, політичні інтереси,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Інтриги ненависних ворогів,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Жага їх підлих душ до мстивого азарту…</w:t>
+        <w:t xml:space="preserve">Жагу їх підлих душ до мстивого азарту…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Ну от! І довели коли б не до інфаркту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Згадав про все, а про хабар – ні слова!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– А як же щодо вашої заначки?</w:t>
       </w:r>
@@ -1745,51 +1745,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">То знайте, жив я скромно, без розкошей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ця справа шита білими нитками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Але ж погодьтесь, долари – в мішках!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ви за життя би стільки не зібрали!</w:t>
+        <w:t xml:space="preserve">Ви за життя би стільки не зібрали.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Дарма ви так. Усе в людських руках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та і батьки, скажу вам, помагали.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Отак по крихті і збирав роками.</w:t>
       </w:r>
@@ -1842,51 +1842,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Клопоче він про запобіжний захід.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А пес лежить – хоч плюй йому у вічі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І байдуже йому на прокурорський закид.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Розлігся в ношах, слухає по справі.</w:t>
+        <w:t xml:space="preserve">Розлігся в ношах, слухає по справі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Це ж треба – вклався на підсудній лаві!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Сприяв міграції за межі пасовища,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Де на овець уже чигали хижаки.</w:t>
       </w:r>
@@ -1973,51 +1973,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Провинник має втратити свободу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І на довічно сісти у в'язницю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А ще, окрім як злодія скарати,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Всю шкоду мусить він компенсувати.</w:t>
+        <w:t xml:space="preserve">Всі збитки мусить він відшкодувати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На цих словах, – бач, очі смутку повні –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пес, вкотре вже, узяв і знепритомнів!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За хвильку повернувшись з забуття,</w:t>
       </w:r>
@@ -2066,58 +2066,58 @@
         <w:rPr/>
         <w:t xml:space="preserve">Усі претензії, прошу, – колишній владі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вони корупцію в отарі розвели!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ось так якось повзе процес роками,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Хворіє пес, відстрочують суди.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Платню, щоправда, він отримує так само.</w:t>
+        <w:t xml:space="preserve">Хворіє пес, відстрочують суди,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Платню, щоправда, він отримує так само,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хистка ж Феміда ні туди, ані сюди.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А пес хапається усе за серце справно –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">То зліва воно в нього, а то справа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2187,51 +2187,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Дарма, що пес неявку допустив,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він-бо не вперше зловживає правом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Відтак по справі: злочин – наяву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Карати слід, і хай суспільство знає:</w:t>
+        <w:t xml:space="preserve">Карати слід, і хай суспільство знає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Закон на стражі, й кари булаву</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він міцно у руках своїх тримає!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І все-таки тут є один нюанс.</w:t>
       </w:r>
@@ -2308,198 +2308,198 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Отож суд вирішив: провину – довести,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Або ж закрити цю нікчемну справу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На пса нашийник електронний одягти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">І випустити під значну заставу.</w:t>
-[...3 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">І відпустити під значну заставу.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але оскільки "соціалка" не зроста,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Застава в розмірі – овечого хвоста.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А поки суд та діло – пес чкурнув.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І ніби розчинився за туманом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Були плітки, що у басейн пірнув,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А виплив уже десь за океаном.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Це ж треба, отаке утнув:</w:t>
+        <w:t xml:space="preserve">Це ж треба, отаке утнув –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пів світу під водою перетнув!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Щоправда нині це не дивина.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Цих віртуозів розвелось чимало.</w:t>
+        <w:t xml:space="preserve">Щоправда нині це не дивина,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Таких-от віртуозів є чимало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нахабство їхнє вже сягнуло дна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та цим "елітам" все, дивись, замало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Стрижуть" народ зухвало і безбожно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Який поставив їх усіх над нами.</w:t>
+        <w:t xml:space="preserve">Який їх і підніс над нами,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не слуги вони нині, а вельможі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Й цинічно кличуть той народ козлами.</w:t>
+        <w:t xml:space="preserve">Котрі цинічно кличуть люд козлами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">То, може, час порядок навести,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та прищемити ненажерам їх хвости?!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">2023 р.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>