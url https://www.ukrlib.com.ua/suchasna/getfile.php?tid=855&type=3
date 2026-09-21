--- v0 (2026-05-02)
+++ v1 (2026-09-21)
@@ -178,50 +178,53 @@
         <w:t xml:space="preserve">А ти як? Все гаразд?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">By RiseVort</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: Віталій Веретільник</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Кожен день ми зустрічаємось з новими проблемами, пізнаємо щось нове, вивчаємо для себе цей світ, забуваючи, що треба бути обережним і слідкувати за собою.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І це так складно, за цим услідкувати…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -11678,51 +11681,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D79CB27"/>
+    <w:nsid w:val="4D9BD168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11826,51 +11829,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="69F0F8CC"/>
+    <w:nsid w:val="5BE04543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11974,51 +11977,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="65731515"/>
+    <w:nsid w:val="F3F48866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12122,51 +12125,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A9155208"/>
+    <w:nsid w:val="6B75BC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12270,51 +12273,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B01EEEE2"/>
+    <w:nsid w:val="EED28A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12418,51 +12421,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E9ACA755"/>
+    <w:nsid w:val="A147C60C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12566,51 +12569,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="28AE0A95"/>
+    <w:nsid w:val="0928AB24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12714,51 +12717,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="65734665"/>
+    <w:nsid w:val="80250826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12862,51 +12865,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FE19D0A2"/>
+    <w:nsid w:val="E3CC0C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13010,51 +13013,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4D8DC6D4"/>
+    <w:nsid w:val="85BE82BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13158,51 +13161,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0836363C"/>
+    <w:nsid w:val="150F4232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13306,51 +13309,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6C81B1D1"/>
+    <w:nsid w:val="0F50FBB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13454,51 +13457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D75DCF7B"/>
+    <w:nsid w:val="5B4507AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13602,51 +13605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A98AE996"/>
+    <w:nsid w:val="4389737D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13750,51 +13753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="90976971"/>
+    <w:nsid w:val="C61C1C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13898,51 +13901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F4A61BBF"/>
+    <w:nsid w:val="9D356DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14046,51 +14049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8935501E"/>
+    <w:nsid w:val="7F4BEA16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>