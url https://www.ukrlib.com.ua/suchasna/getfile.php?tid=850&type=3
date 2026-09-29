--- v0 (2026-05-02)
+++ v1 (2026-09-29)
@@ -32,50 +32,60 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header1"/>
         </w:rPr>
         <w:t xml:space="preserve">Чарівний кухар і Вогняне яблуко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Брати Деменки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Казка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У мальовничому селі на краю лісу жив молодий кухар Олекса. Він готував так смачно, що навіть вітер, пролітаючи повз його хатину, зупинявся, щоб насолодитися ароматами. Кожна його страва мала чарівний ефект: борщ додавав сили, хліб зміцнював дух, а солодощі змушували серце співати від радості. Люди з усіх околиць приходили, щоб скуштувати його дивовижні страви, але Олекса прагнув більшого. Він мріяв створити таку страву, яка не тільки приносила б щастя, а й здійснювала усі бажання. Однак йому бракувало особливого інгредієнта — Вогняного яблука, яке росло на вершині Громового пагорба і охоронялося могутнім драконом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Одного дня до Олекси завітав старий мандрівник із глибокою мудрістю в очах і сказав:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Якщо ти зможеш приготувати страву з Вогняним яблуком, твоя слава пошириться на весь світ. Але пам'ятай — дракон не віддасть його так просто.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>