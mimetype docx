--- v0 (2026-04-30)
+++ v1 (2026-09-22)
@@ -1,87 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header1"/>
         </w:rPr>
         <w:t xml:space="preserve">Із неповторною мережкою (поетична збірка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Галина Савчук</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:959pt; height:1192pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗМІСТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ВІРШІ ЗА 1989 РІК</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Цю книгу, коли-небудь, ти до рук візьмеш..."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Над конспектом гну я спину..."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ВІРШІ ЗА 1990 РІК</w:t>
       </w:r>
@@ -1431,327 +1457,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ВІРШІ ЗА 2024 РІК</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Звикаємо до всього..."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"У барвах душі, життя, натхнення..."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1989</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Цю книгу, коли-небудь, ти до рук візьмеш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пил обтрусиш, до серця пригорнеш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І на душі у тебе – тепло-тепло стане,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й спогадів, прекрасна мить настане.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тобі згадаються студентські роки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В які не мала ти ні з чим мороки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мимохідь пройдуть перед тобою –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Студентики веселою юрбою.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Постануть в пам'яті улюблені викладачі –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хорошого і доброго, так звані, сівачі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мимоволі виступить сльоза в очах,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й поринеш ти в своїх думках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(01.12.1989)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Над конспектом гну я спину,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В очах уже ідуть круги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думками в день наступний лину,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоч зараз ніч і тиша навкруги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Бра" і "кет" в цей час до мене завітали</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й цікаву таємницю розказали;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І частки, подолавши яму, налетіли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й про свої можливості загомоніли.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про себе й атом водню нагадав,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І дельта-функції, так любо, посміхнулись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На білогривому коні Дірак промчав.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І знамениті оператори сюди приткнулись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А чудесні квантові рівняння,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Торочили, торочили без кінця,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про свої гіркі поневіряння,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На студентів нарікаючи в серцях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(24.12.1989)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1990</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Краплинки, граючись, летять додолу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я чую їх прекрасний спів,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Який не відтворить ніколи й нікому,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бо, ж, природнім даром є той спів.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Музика дощу – журлива і прощальна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бринить, немов обірвана струна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І нотка в ній вчувається печальна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І незабаром з'явиться сама пора сумна.</w:t>
       </w:r>
@@ -1778,50 +1866,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що виринають в пам'яті весь час,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рішучим кроком з нами йдуть в майбутнє,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не покидаючи на хвильку нас.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Роками несучи оцей тягар важкий,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проходимо з думками довгі милі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все прагнемо натрапити на шлях легкий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І забуваємо, що перед долею усі безсилі.</w:t>
       </w:r>
@@ -1848,50 +1942,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думки снувались нелегкі, –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аж раптом сонце засіяло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й зникли спогади гіркі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Така ж прекрасна мить була,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Так затишно і тепло стало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що хмуритись уже я не могла,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоча й не довго сяйво це тривало.</w:t>
       </w:r>
@@ -1918,50 +2018,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Земля свої міняє кольори,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я тільки я думками лину</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До тебе, хлопчинку, завжди.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В думках з тобою розмовляю,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В думках – вітаюсь і прощаюсь,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В думках тобі усе розповідаю,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В думках же й усміхаюсь.</w:t>
       </w:r>
@@ -1995,131 +2098,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Захотілось закружлять у танці,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Забути, що існує в світі лихо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(07.12.1990)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли тобі важко і сумно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вийди у двір, погуляй;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли тобі важко і сумно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прекрасне щось, добре згадай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли тобі важко і сумно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не плач, не ридай;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли тобі важко і сумно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ти пісню веселу співай!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли тобі важко і сумно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Надію і віру у себе вселяй;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли тобі важко і сумно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Жити себе заставляй.</w:t>
       </w:r>
@@ -2146,164 +2272,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лив дощ, немов з відра,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Струмки води текли безладно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Додолу похилилася трава.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Було довкола сумно і похмуро,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Незатишно та страшно так було,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тому й стояла я понуро,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мріючи про літечко й тепло.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аж раптом в себе за спиною,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Почула таємничий голос твій;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Твої слова лилися піснею дзвінкою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що сколихнула все в душі моїй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(27.05.1991)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До Бога горнуться народи,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Міняються напрями й моди,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Образи, барви, сюжети, події,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завжди лиш жевріють надії.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1.01.1992)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все по спіралі іде,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розвивається, росте,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В світі все повторяється,</w:t>
       </w:r>
@@ -2337,50 +2488,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лежать на долівці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Може то не пелюстки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А мрії, що роїлись в голівці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Може то чисте й святе,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що в душах буває,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що більш не зацвіте,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що у вічність відбуває.</w:t>
       </w:r>
@@ -2407,369 +2564,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На городі біля хати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Одні стоять собі тендітно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Інші хочуть сонечко догнати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тягнуться вгору і вгору –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Велетенських дубів доганяють.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А потім, схиливши голівки додолу –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Довкола на все поглядають.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Он там одинокий метелик літає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На квітку барвисту він часом сідає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Малесенькі крильця свої розправляє</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І знову в повітрі стрімко ширяє.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А там – у кущах притаївся павук –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Невинную жертву свою дожидає;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Метушиться заклопотаний жук –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Картоплю він, певно, шукає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чорнобривці чогось зажурились,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бджілка тихенько дзижчить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Птахи сумним співом залились</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І "коник" уже не сюрчить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Білосніжна хмарина по небу блукає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Листя жовтіє і сохне зелена трава;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стиха вітерець холодний повіває,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоч сонечко тепле ще всіх зігріва.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(24.08.1992)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:1280pt; height:960pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId8" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Її вірші – легкі й чудові,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відображають плин її думок,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розповідають нам про сни казкові,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про неповторність та красу зірок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У них оспівана весна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прекрасна молодість, кохання,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дитяча мрія осяйна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прагнення людські й бажання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З них дізнаємось, черпаємо знання</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про сиву давнину і звичаї народні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про мудрі істини біблійного вчення,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про різні явища і сили надприродні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вони вражають чистотою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мелодійністю, красою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Змістом, глибиною,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Повчальністю та простотою.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Читать їх можна без кінця,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До божевілля надихатись можна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І все ж не слід копіювать творця –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Безглуздо це й робить цього не можна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(18.12.1992)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В небі зорі ясно палають,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Веселковими барвами грають,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Візерунки дивні мережать,</w:t>
       </w:r>
@@ -2803,50 +3036,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радощі, розчарування,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Захоплення, стремління,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Злети та падіння.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Виливаю на папір –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З дитинства до цих пір.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Часом слід відвести душу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І комусь довіритись я мушу.</w:t>
       </w:r>
@@ -2873,120 +3109,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дні похмурі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відлига, морози,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Затишшя та грози.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бувають в природі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й житті нелегкому.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прожити без цього</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не вдавалось нікому.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(03.03.1993)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Доля буває рожева,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Світла, яблунева;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Доля буває чорна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Похмура, потворна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вибирати не в змозі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">При Божій допомозі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Народжуємось з нею.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З нею досягаєм апогею.</w:t>
       </w:r>
@@ -3055,78 +3300,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І виглядає довкола все тьмяно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли обертом йде голова,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">То рятують слова...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І ніжні й ласкаві,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І добрі й лукаві,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заспокійливі й колючі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Холодні та палючі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вони загоять рани,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Виведуть з туману,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У біді зарадять,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Втихомирять і розрадять.</w:t>
       </w:r>
@@ -3153,120 +3410,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кидають її назавжди.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Забувають люди країну,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Де народились, росли.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Люди шукають щастя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В далеких-далеких світах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І не знають, яке це нещастя –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вічно блукати в нерідних краях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1.05.1993)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:1280pt; height:932pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Співають, співають пташки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Красуються трави буйні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рожеві і білі летять пелюстки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зникли лиш мрії ясні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розгубились, заблукали,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розвіялись, мов дим,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не залетять на чашку кави,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Іржаве вже не буде золотим.</w:t>
       </w:r>
@@ -3293,176 +3573,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розпускають ніжно-білі бруньки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли оживають в них соки магічні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вкриваються листям гілки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Божественні гімни треба співати,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чарівницю-весну зустрічати!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Красу цю, красу цю вітати,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все нове, розквітле, стрічати!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бо в цьому високе і часте щось є,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">П'янить, перехоплює дух,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бо в цьому високе і часте щось є,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І вічний, неперервний рух.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бо в цьому глибокий зміст,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І певно жодні люди, народи,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не прокладуть до розуміння міст,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І не збагнуть цієї загадки природи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(6.05.1993)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гарно ловити зорі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З вітром розмовляти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мандрувати в далі неозорі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вершини вдало штурмувати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоч гарно, не завжди доступно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не завжди все під силу усім,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як підкрадаються мрії підступно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все зваж, поміркуй над усім.</w:t>
       </w:r>
@@ -3552,50 +3850,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До самостійних дій</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">нездатні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(16.05.1993)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Людська душа, мов комора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Візьми ключ, відімкни.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шукай і глибше копни:</w:t>
       </w:r>
@@ -3657,78 +3961,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Буцімто й яблука спілі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та щось не смакує, не йде,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не те все й не те.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За щось хватаємось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чимдуж чіпляємось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А потім каємось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Страждаємо і лаємось.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мучимось, вагаємось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чогось, когось цураємось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не помічаємо, що час іде,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тихо до зими повзе.</w:t>
       </w:r>
@@ -3755,50 +4065,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Так в радості й горі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Минають роки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спливають віки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лиш дуб величезний,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Славний, кремезний,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щовесни оживає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кіпу спогадів навіває.</w:t>
       </w:r>
@@ -3825,50 +4138,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На душі безхмарно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Свято віриш у пророків,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не второпаєш, що мрієш марно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">По-своєму все розумієш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">По-своєму трактуєш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Світ бачити волієш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Таким, я у думках гаптуєш.</w:t>
       </w:r>
@@ -3895,50 +4217,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зникають мережки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не лізеш на гору</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шукаєш стежки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Світанок та вечір</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зовсім не подібні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Міркування під вечір</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ясні, вірогідні.</w:t>
       </w:r>
@@ -4091,50 +4416,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Небесна голубінь,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Похилена вербиця,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Літечка теплінь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Яка пора чудова!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для спочинку – час.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мрія кольорова,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вмить окрилить вас.</w:t>
       </w:r>
@@ -4161,50 +4489,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Плаче погода за літом,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За кошиком стиглих вишень,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За ніжним весняним цвітом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Злиться, ридає, сумує,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щось стиха бурмоче,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сліз ніяк не вгамує,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Посміхнутись не хоче.</w:t>
       </w:r>
@@ -4231,134 +4562,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все йшло своїм ходом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Комашки обліпили пень,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сумували верби за городом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Раптом страшно стемніло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сильна буря здійнялась,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стільки вгору пилу злетіло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що аж курява знялась.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Блиснуло, загриміло, дощик полив,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Безжалісний дуже вітер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все покрутив і побив,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Уподібнив дерева до літер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та й став затихати,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мабуть шибенник схотів</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Інших настрахати,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Або ж додому полетів.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А сонце знову зійшло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Життя йшло своїм ходом,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мов нічого й не було</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й сумували верби за городом.</w:t>
       </w:r>
@@ -4385,85 +4737,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І плакав теплим дощиком,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сяяла перлинами трава,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не внадилась у гості ще моква.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Літечко теплом всіх огортало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Плоди щедро-щедро дарувало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На душі від цього аж світало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Життя барвами веселки грало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(22.07.1993)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як можна своє не любити,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чуже вічно хвалити,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мову рідну топтати,</w:t>
       </w:r>
@@ -4476,85 +4834,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За Україну не дбати,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Її хліб спокійно поїдати?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(24.07.1993)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:960pt; height:1280pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId10" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сльози і біль,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Невдачі і смуток,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біль все і біль,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Де радості жмуток?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чом не існує балансу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Різні актив і пасив;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нема для радощів шансу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сумний лунає мотив.</w:t>
       </w:r>
@@ -4581,302 +4959,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Трава шовковиста</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Місцями була,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Квітка остання цвіла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Осінь прийшла,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сум і дощі принесла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Притягнула негоду,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Типову осінню погоду.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Далі мала бути зима,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Срібляста зима,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Снігові кучугури,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Морозові тортури.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але в душу ввірвалась весна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На тепло і квіти рясна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щире дівча закохалось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За марою погналось.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Купалося в мріях,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Романтичних завіях,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Словопадах медових,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Снах кольорових.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тремтіло, чекало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дар мови втрачало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про все забувало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бо сильно кохало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вперше кохало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дивне щось відчувало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кохало й не знало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що в гру небезпечну грало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У гру, де є пішаки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І є королі-мастаки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До лжекохання,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нещирого зізнання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все за чисту монету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сприймало. Естафету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Страждання прийняло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоча цього й не знало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біди не чекало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як сонце сіяло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прокидалося вранці,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кружляло у танці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Жваво щебетало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все довкола вітало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радо всіх зустрічало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мов метелик літало.</w:t>
       </w:r>
@@ -4889,190 +5297,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До берізки прихилялось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В озерце задивлялось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Собою милувалось.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У горобиновім намисті,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">По золотавому листі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подумки дівча блукало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щастя-долю шукало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На дворі дощило,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Давно сліди літа змило,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все чахло, вмирало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все засинало...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У кохання буяло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Росло, розквітало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А кохання міцніло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Палало, горіло.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душу зігрівало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Від морозів рятувало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Самотність відганяло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радість дарувало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Здавалось все красивим,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чистим і цнотливим.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дівча життя мережило,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як мрію, бо усе його бентежило:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І перший сніг,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що стелиться до ніг,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І зимові візерунки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І Миколаєві дарунки,</w:t>
       </w:r>
@@ -5085,190 +5511,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й зоряні ночі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зимові вечори,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Навіть галас дітвори.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пухнаста хмаринка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Новорічна ялинка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гірлянди моргання,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завірюхи завивання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Суцільний сумбур –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Від любовних увертюр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В голові панував,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думати заважав.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дівча жартувало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біду не віщувало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лихо ж чатувало,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Море хмар нависало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рясно цвів бузок,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щось ясеню шептав дубок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Птахи з вирію вертались,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В місцях рідних поселялись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Цвіло, сміялось все,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лише дівча було сумне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Блукало без мети,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подумки палило всі мости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Точив душу біль,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Життєва загубилась ціль,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зникло все високе,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чисте та глибоке.</w:t>
       </w:r>
@@ -5372,129 +5816,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стрибай і смійся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніколи не нудьгуй,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Себе завжди гартуй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Життя – не казка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не одна буде в'язка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поразок та бід –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пам'ятай це як слід.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(7.11.1993)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1994</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У ніч перед Різдвом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Загадують усі бажання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У ніч перед Різдвом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Богу люди шлють вітання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Жевріють розбиті надії,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Витають у повітрі мрії.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Віра душу зігріває,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кожен щастя-долі благає.</w:t>
       </w:r>
@@ -5521,50 +5987,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ти придивися тільки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й забудеш вмить про горе,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прекрасного згадаєш море.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В житті побачиш ціль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Затихне на часинку біль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заснуть важкі думки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Замерехтять надії, як зірки.</w:t>
       </w:r>
@@ -5598,113 +6067,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Це музика, тем варіація</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шум моря, свіжий вітер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1.02.1994)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не журись, крига розтане,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Теплий вітер в обличчя дмухне,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мить щаслива настане,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чорні розійдуться хмари.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Синій птах промайне,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Промінчики сонця засяють.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зникнуть примари,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Музики заграють.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вечорітимуть дні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Світатимуть ночі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все буде добре на яву і у сні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вуста сміятимуться й очі.</w:t>
       </w:r>
@@ -5731,50 +6209,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не однозначне, двохосне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На горі стоїш сьогодні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтра – на краю безодні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бігаєш, стрибаєш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Себе щасливим відчуваєш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та пронесеться ураган,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Усвідомлюєш, що все обман.</w:t>
       </w:r>
@@ -5801,127 +6282,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А то її тінь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думаєш кохання,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А то його відблиск.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думаєш щастя,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А то витвір уяви.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думаєш...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думаєш...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думаєш...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(03.05.1994)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Цвітуть каштани,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Людина тане.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніжність огортає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сірість геть зникає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Краса вражає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зворушує і надихає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поблякле оживає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Погасле роздмухає.</w:t>
       </w:r>
@@ -5948,50 +6441,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мізерна, дрібна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та все ж крихта надії –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Снаги додавала вона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Було крихта надії</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та й згасла, мов зірка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В сльозах скупалися вії,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В душі зробилася дірка.</w:t>
       </w:r>
@@ -6046,50 +6545,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А може і так</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Образи голі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заквітчайте, як мак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сум-коріння</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не плекайте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Росту сум-пагіння</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не сприяйте.</w:t>
       </w:r>
@@ -6158,50 +6660,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подружки нерозлучні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоч фізика та лірика,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Здавалось б, не співзвучні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У фізиці завжди</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Є музика і лірика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У ліриці завжди</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Є математика і фізика.</w:t>
       </w:r>
@@ -6298,50 +6803,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Погасли вогні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Потемнішали барви.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стали квіти сумні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Осінь спливає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зима наступає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все минає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Невідомість чекає.</w:t>
       </w:r>
@@ -6368,113 +6876,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Від буднів постійних – утома.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душа потребує хоч інколи свята,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як дітлахи – мами і тата.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душі потрібні мрії,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ілюзії, любовні завії,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Крихітна увага,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тепло, розуміння, повага.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душі потрібно щось гарне,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чисте, неординарне,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щоб було як цілющий бальзам,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тамувало біль, гасило шум і гам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(9.11.1994)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щастя – павутинка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Звичайна павутинка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дмухне невдало вітерець</w:t>
       </w:r>
@@ -6578,157 +7095,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У намисто я складала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мов біля дитинки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Метушилась, примовляла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вийшла ниточка намиста,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як троянда неймовірно гарна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чиста та іскриста,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ексклюзивна та неординарна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Могла будь-що прикрасити,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нудне звеселити буття.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та намисто зуміли розбити,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шкірить лиш зуби сіре життя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(11.12.1994)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Перший день Нового року,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що несеш мені?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радість чи мороку?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щастя чи думки сумні?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Перший день Нового року,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сонце весело моргає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Перший день Нового року,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Цікаве щось підстерігає.</w:t>
       </w:r>
@@ -6755,50 +7288,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зненацька приходить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Руйнує все без вагання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біля прірви нас водить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Захоче – врятує,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Захоче – штовхне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біда завжди чатує,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Здобич завжди знайде.</w:t>
       </w:r>
@@ -6832,50 +7368,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А сніг все стелиться до ніг,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заметено чимало вже доріг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(12.01.1995)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Цікаво жити.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щодень,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">то нове відкриття,</w:t>
       </w:r>
@@ -6916,85 +7461,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Драма-феєрія,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">а не життя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(17.01.1995)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біда приходить тоді,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли її не чекають.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У розпалі щастя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зароджується нещастя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На забутих згарищах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розквітають сади.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Занепад тривалий,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спричиняє розквіт небувалий.</w:t>
       </w:r>
@@ -7021,50 +7578,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вночі пройде гроза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вранці усмішка засяє,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Веселково все заграє.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поринеш у роботу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Закрутишся, як дзиґа,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Забудеш всю гіркоту,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розтопиться крига.</w:t>
       </w:r>
@@ -7203,94 +7766,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як закохане дівча.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дуріє, бешкетує,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Наче дитинча.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рум'яніє, багряніє,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Золотаві коси розпускає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щось в куточку мріє,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Легкий смуток навіває.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(12.09.1995)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Новий рік! Різдво Христове!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З мрій сплітаю візерунок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мереживо барвисте, веселкове, –</w:t>
       </w:r>
@@ -7324,50 +7897,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У звичайній суєті,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Огорнуті печаллю,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ховаємось, мов за вуаллю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не бачимо нічого</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Красивого такого.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не збагнемо, що екстрат природи –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душі спустошеній підходе.</w:t>
       </w:r>
@@ -7394,120 +7970,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сьогодні вже зруб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Буде паркет!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Буде бенкет!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душа не щемить,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Серце не болить,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоч дерево живцем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зрізали тихцем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(11.07.1996)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли в саду стою зовсім одна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">То вчувається мені розмова потайна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мені здається, що дерева розмовляють,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переживають, чують, відчувають.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бо дерева не каміння, бо вони живі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лиш ми цього не бачим, мов сліпі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Довго мучаться, страждають і радіють.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Інколи, можливо, всохнути воліють.</w:t>
       </w:r>
@@ -7632,50 +8217,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніжні звуки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щиро простягнуті руки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(26.07.1996)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поки вражає</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Краса довкілля,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Увагу привертає</w:t>
       </w:r>
@@ -7737,50 +8331,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Яка у тебе мрія потайна?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чому так радісно шумиш?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Людські душі ворушиш?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тому, що благословив тебе Бог,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що притаманні тобі усі чесноти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що незнайомі тобі життєві гіркоти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гучне, протяжне, розпачливе "ох".</w:t>
       </w:r>
@@ -7807,50 +8404,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За живу поему природи?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що може бути краще</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За її дивосвіти, хороводи?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніхто не може бути –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мудрішим од неї.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніщо не може бути –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Досконалішим за неї.</w:t>
       </w:r>
@@ -7877,50 +8477,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не одна пустотлива слива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Падає на голови, в квітник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Залітає, навіть, у смітник.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Які схожі аличева злива,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й ранкова літня злива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аромат п'янкий дарує одна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Інша озону дає людям сповна.</w:t>
       </w:r>
@@ -7989,50 +8595,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Суцільне потепління,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Краєвиди казкові,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Барви веселкові.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пташині співи, трюки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Витончені звуки, –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Миттєво стреси знімуть,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Настрій всім піднімуть.</w:t>
       </w:r>
@@ -8150,50 +8762,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сплітає у жовті віночки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Троянди цього не збагнуть,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І так не вчасно цвітуть.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бідолахи не знають,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що холоди наступають,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що приречені вони,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І пощади не буде від зими.</w:t>
       </w:r>
@@ -8220,120 +8835,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дощик іде,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Квіточка плаче,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що скоро помре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Голі дерева чорніють,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Скиглять і скніють</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Без зелених чохлів</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Під опікою вітрів.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(28.10.1996)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Життя – гра світла і тіні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не схожа на гру Паганіні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щастя – пустельний міраж,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Придуманий нами вітраж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Витвір людської уяви,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Повсюдно розвіяний вітрами,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щастя – оптичний обман,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Короткочасний наче туман.</w:t>
       </w:r>
@@ -8367,94 +8997,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рятівна стеблина –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Золота середина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(20.11.1996)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У вік динамічності</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прагнемо ліричності.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розчулюємось зненацька,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зникає й поведінка хвацька.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоча життям душа гартована,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Жорстокістю не раз підкована,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все ж вона дивно влаштована,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Струною ніжною гаптована.</w:t>
       </w:r>
@@ -8558,50 +9207,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Втрачаємо дещо вартніше,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Набагато цінніше.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(12.01.1997)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зустрілися невчасно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не там і не тоді,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Засяяли та згасли,</w:t>
       </w:r>
@@ -8635,50 +9287,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли вони викидують рясні свічки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Журба тоді сама вже тане,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І ллються пахощів річки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тоді не можна не радіти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Скніти, не сміятись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тоді душею треба молодіти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вірити та сподіватись.</w:t>
       </w:r>
@@ -8747,78 +9405,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дощ слова складає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З них будує фрази вітер,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З них розповідь виростає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розповідь про людей, різні епохи,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про звичаї, з якими обізнані трохи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про предків, їх походи,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Озонові діри, промвідходи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розповідь ніде не зафіксована,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На мить Всевишнім подарована.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розповідь, що немов туман зникає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До роздумів серйозних спонукає.</w:t>
       </w:r>
@@ -8845,50 +9509,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Погляд за поглядом,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Посмішка за посмішкою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Жести за жестами –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зародилась довіра,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Схожа на звіра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З'явилась спонтанно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зненацька, нежданно.</w:t>
       </w:r>
@@ -8915,78 +9582,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дмуть вітри,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Віхола гуляє,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сонця немає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Крига льодяна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все у панцир закувала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душа стала кам'яна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відчуття всі повтрачала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Крихта ж любові</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Диво зробила.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мрії кольорові</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В душі розбудила.</w:t>
       </w:r>
@@ -9132,157 +9805,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лине диво-дзвін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зустрілися вона і він,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Забули про покору.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Між ними</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Іскра спалахнула.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відблисками осяйними</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душі досягнула.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніжність породила</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тиху, щиру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лід розтопила,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Додала надії, миру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(27.11.1997)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як віднайдуться випадково</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душі рідні, не чужі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все заграє веселково,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Наче в міражі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З'явиться гармонія</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У грі заплутаних думок,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лунатиме симфонія</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У голубому сяєві зірок.</w:t>
       </w:r>
@@ -9309,120 +10001,132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душу та серце ятрять,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Несуть страшну розпуку,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Штовхають на муку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лишають у душі карби –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відблиски бездонної журби;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Невпинно спонукають іти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До високої корисної мети.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(20.03.1998)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Весняний цвіт –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Диво дивне, дивоцвіт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Неповторні розсипи краси</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З блиском краплиночок роси.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сонця вміле фліртування,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радісне пташине щебетання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шарм, який не забувається.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоча миттєво ця краса минається.</w:t>
       </w:r>
@@ -9533,50 +10237,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Люди – матадори,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заколюють колету,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Беруть шпагу і мулету.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сміливо ідуть у бій,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вдаються до рішучих дій.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ворогів вбивають наповал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Або ж самі терплять провал.</w:t>
       </w:r>
@@ -9603,50 +10310,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Йдуть перетворення в свідомості,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оживають добрі, любі феї,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зло відсутнє в апогеї.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Смієшся ти і світ сміється,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вервечкою надія в'ється.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Приймаєш щастя дозу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Осяйного досягаєш апофеозу.</w:t>
       </w:r>
@@ -9673,50 +10386,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Теплом все ще зігріто,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вітром заколисане,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Золотом розписане.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дзвоном кришталевим,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сумом вересневим</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Земля оповита –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Йде осінь гордовито.</w:t>
       </w:r>
@@ -9750,131 +10469,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бачу вчительку і школу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мить дитинства кольорову.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(09.10.1998)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як весна вплітається</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В колізії природи,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Остання втішається,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Забувши мить негоди.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Морозові тортури,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Снігові кучугури.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мріє собі солоденько,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Весна ж легенько:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дотиком-невидимкою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прозорою пушинкою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Землею бродить,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дива творить.</w:t>
       </w:r>
@@ -9901,148 +10637,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">То гіркою, то п'янкою</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Плине час,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Посріблюючи нас.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Міняються форми,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Усталені норми,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Внутрішній світ,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Погляд на рід.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Старе летить шкереберть,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нового швидка круговерть,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Захоплює вміло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все, що вціліло.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1.03.1999)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Малюнок мозаїчний,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Новий і трохи архаїчний</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На шибці дощ малює,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Природа-матінка сумує.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Химерні дощові краплини –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Природоньки гіркі сльозини.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Всесвіт вперто б'є тривогу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Надіючись, на глузду перемогу.</w:t>
       </w:r>
@@ -10069,148 +10826,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спустошену часом будівлю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Замінити вміст вмістом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оновити діряву покрівлю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Залишки диво-мрій,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Решточки доброти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Палких юних надій,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дитячої чистоти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заповнити безнадійно темні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стрілами світла пронизані</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Великі пустоти душевні –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сутність сірого буття.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(05.05.1999)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дружно зацвіли тюльпани,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зробили те ж саме каштани.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Високі, горді, величні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мрійливі, романтичні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нарядились у травні зрання</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У весільні пишні вбрання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Загадково листям шелестять,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Всіх чарують і п'янять.</w:t>
       </w:r>
@@ -10237,176 +11006,191 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прут, ліс, гори.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зелені луки, поля,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Це все земля моя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вкрита квітками,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чарівними садками,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пташиним співом оповита,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Теплим дощиком полита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Земля, яку пам'ятаєш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До якої думками літаєш –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В чорну хвилину</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й радісну днину.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(24.06.1999)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В осінній палітрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сум стоїть перед очима.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Витає в повітрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніжність невловима.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Куриться туманом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бабине літо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оптичним обманом,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сонечком усе зігріто.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все міниться, іскриться,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зоріє, квітне, мріє.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хоча їм осінь сниться</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й холодочком віє.</w:t>
       </w:r>
@@ -10433,208 +11217,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">М'якне крига.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Виспівують струмки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тіні витинають танки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сніг злітає з верховіть,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На грані двох століть:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Світ стомлений сміється,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вервечкою надія в'ється.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(6.12.1999)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Воскресіння Христового свято –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Любові, добра торжество.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Атрибутів, традицій багато,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оновлений дух і єство.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радість велика та світла,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Великодній передзвін кришталевий,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Усмішка народу розквітла,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Помисли чисті, мов цвіт яблуневий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(30.04.2000)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:1009pt; height:624pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId11" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поезія – великі радощі життя,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Генерує болісні й веселі почуття.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гасить справжню веремію,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Воскресає світлу заповітну мрію.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Таємнича, мов комета –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Це винагорода для поета,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Це місточок до свободи,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дарунок Бога, матері-природи.</w:t>
       </w:r>
@@ -10661,50 +11488,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спалахують жовті квітки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Конкурують з кокеткою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Затьмарюють зірки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Первоцвіт оце весняний,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Всіма здавна знаний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Його знайдете на узліссях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У лісостепу й на Поліссі.</w:t>
       </w:r>
@@ -10738,85 +11571,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Яскрава мітка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Штрих буття.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(22.07.2000)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Очей блакить</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чарує щомить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вабить і вабить,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поки не звабить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніжну мадонну</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В невідомість бездонну.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Де щастя тендітне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Яскраво квітне.</w:t>
       </w:r>
@@ -10843,94 +11682,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Легко і спонтанно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я залишилася з тобою</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Раптово так, нежданно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Любові чистої краплини</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Засяяли у темряві душі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніжності пречистої перлини</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переростають у вірші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(7.12.2000)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В природнє плетиво квіток</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вплітається любові вічної вінок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Краса, любов – завжди єдині</w:t>
       </w:r>
@@ -10964,176 +11813,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біжимо в часи дозвілля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У квітучий, дивний рай –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У парк, у поле, в гай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чарівністю займається й душа,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стомлена, зневірена душа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Квіти розквітають білі-білі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Де були згарища, мрії перетлілі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(16.04.2001)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:650pt; height:890pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId12" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дивною чарівністю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зайнялася душа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Такою ніжністю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пройнялася вона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Струни золоті,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як вперше у житті,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Забриніли в пустоті,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У сірому бутті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Врочисто, бентежно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В цю чудову мить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Любов справжня, щира</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Серце ворушить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сліди її нетлінні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вагомі та сущі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нічим не замінні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ліки цілющі.</w:t>
       </w:r>
@@ -11160,358 +12038,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пелюстки свічок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сплітає з літер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Слів вінок –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вдячності, шани</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для моєї Мами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Засвідчать це каштани,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Обстріляні громами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(13.05.2001)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Від кохання</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душа розквітає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шле світу вітання,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Величі набуває.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Цілющим дощем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Любов омиває</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Серця. Вогнем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чарівним огортає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радості хвилини,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Світло, тепло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Усмішку дитини</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Солодку муку, добро.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Красу, лад,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гармонію, натхнення</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пестощів град,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Незбагненні одкровення.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Людині дарує</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Основа основ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дрібниця чарує,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як проймає любов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відмовитись,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як стрілась на дорозі?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не прийняти її?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніхто не в змозі...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(13.05.2001)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Із покоління в покоління</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Передається вміння:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Піднятися і йти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли уже несила йти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Із покоління в покоління</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розкіш, животіння</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Паралельно існують,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Серця людські хвилюють.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Із покоління в покоління</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гризе людей сумління.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Борсаються, як риби в сітці,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не зупиняються на певній мітці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Із покоління в покоління</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Без наказу, без веління</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бережеться плетиво любові,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Його барви веселкові.</w:t>
       </w:r>
@@ -11545,50 +12462,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Любов – це диво, незабутня мить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Любов – родзинка, без якої важко жить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(30.03.2001)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зойком відчаю,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Благанням щастя,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Інколи недосяжним,</w:t>
       </w:r>
@@ -11741,50 +12661,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Падають на серце,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Наче лист в озерце.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(18.11.2001)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Закохалась...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Здавалось щастя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Квітло на деревах,</w:t>
       </w:r>
@@ -11867,59 +12796,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дихало</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">незвіданним прийдешнім.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(24.11.2001)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:485pt; height:738pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId13" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Люблю цей світ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думка лине</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стрімко у політ!</w:t>
       </w:r>
@@ -11974,59 +12924,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хіба хто докір кине,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що в хаосі знаходжу цвіт!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(10.12.2002)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Весна не подарує</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ніжності відчуттів,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">витівок вітрів.</w:t>
       </w:r>
@@ -12067,85 +13030,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зима не подивує</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Свіжістю і снігом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(02.02.2003)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли зустрічаються він і вона,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завжди наступає весна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все барвами грає,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лихе все вмирає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли зустрічаються він і вона,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Їм біда не страшна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вони безмірно щасливі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Від щастя галасливі.</w:t>
       </w:r>
@@ -12214,103 +13183,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Слово</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">рідне почути.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(03.11.2003)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Миттєво, мов гірлянда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мерехтять роки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тьмяні, осяйні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Веселі, сумні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Роки втрат, потрясінь,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Злетів, падінь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Цей феєрверк подій –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рінгтон життя.</w:t>
       </w:r>
@@ -12337,94 +13329,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Польоту серця до Бога.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відкинь буденні гонитви,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Молитва – твоя допомога.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хаос думок, почуттів</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Приводить до ладу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сприяє прощенню гріхів,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душі дарує відраду.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(18.01.2004)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Літечка краплинки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В жовтні – золоті перлинки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Цвіт маків і каштана</w:t>
       </w:r>
@@ -12465,186 +13476,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розмаїття кольорів,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пора дощів, вітрів.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(10.10.2005)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сонячна доріжка –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На Пруті –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Усмішка сонця –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На воді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стежина до небес,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Омріяного раю,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дивовижних чудес</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рідного краю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(10.10.2005)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:1280pt; height:955pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId14" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У кожній миті –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Своя чарівність,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Свій дощ,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Своя тиша...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(01.01.2007)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я – часточка природи,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:784pt; height:1060pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId15" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дещиця її вроди,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дощова краплинка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сонячна перлинка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пелюсточка ромашки,</w:t>
       </w:r>
     </w:p>
@@ -12684,336 +13745,390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Любові джерело,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що зло перемогло.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(12.03.2007)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Існує "так",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Існує "ні".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Між ними –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вакуум.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(13.03.2007)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як ми у двох –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нічого більш не треба!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як ми удвох –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сягає щастя неба!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ясніше світить сонце,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Яскравіше мерехтять зірки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Синичка заглядає у віконце,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Світлішає душа, думки...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(19.03.2007)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кохання – мальоване диво,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Неймовірний стан душі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Легко та грайливо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переростає у вірші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(5.08.2008)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спогади-перлинки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Витають в повітрі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Наче сніжинки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бешкетують у вітрі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Осявають людину</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ясними зірками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У минуле лину –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Думками-квітками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(5.08.2009)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душі людської самоцвіти –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Безцінні та крихкі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ламаються як квіти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Красиві та п'янкі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лелійте самоцвіти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пильнуйте перлини,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що можуть душі зігріти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щосекунди, щохвилини.</w:t>
       </w:r>
@@ -13040,182 +14155,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не розсіється як туман.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не зникне безслідно,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Попрацює плідно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Порепає душу і тіло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Попсує нерви уміло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розбудить пильність,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Послабить прихильність.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(19.11.2010)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Народилася заново із болю,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зрозуміла, що живу, що не помру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Незбагненне щось відчула:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сум'яття, смак життя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Скупалася в рясних сльозах,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Загартувалась у думках-вітрах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Помолилась, подякувала Богу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Й пішла в життя-дорогу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(19.08.2011)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радій, що живеш –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За будь-яких обставин!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що по життю пливеш,</w:t>
       </w:r>
@@ -13256,68 +14407,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дитинства золотого панорама,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щедроцвіту побажань гора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(12.09.2012)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Перлинкою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Травинкою,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Росинкою,</w:t>
       </w:r>
@@ -13386,94 +14554,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Веселкою –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Виграє життя...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(06.02.2013)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Маленька тваринка –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Собачка-родзинка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Яскрава перлинка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Неповторна пушинка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Клубочок ніжності й ласки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Віночок вірності й казки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дзвіночок юності й краси,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Струмочок радості й роси.</w:t>
       </w:r>
@@ -13500,316 +14687,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли війна, коли біда,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли, здається виходу нема.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дорожиш хвилинами...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все цінуєш в порівнянні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розумієш, як було чудово,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дивовижно, кольорово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шкода, що цінуєш в порівнянні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(21.05.2015)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Метелики у животі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Крила за спиною,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Летиш на висоті,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сягаєш сонця за горою.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(13.07.2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У полоні кохання</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Залишаюсь без вагання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для душі надбання –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Справжнє кохання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(10.08.2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бачити прекрасне волієш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Від співу соловейка млієш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дню новому, сонцю радієш –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душею не старієш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(12.09.2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:828pt; height:1107pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Земля усміхається квітами,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Людина – коханням,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Перлами-дивоцвітами,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щирим зізнанням.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(01.05.2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Коли ідеш до Бога,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Світло не згасає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Осяяна дорога,</w:t>
       </w:r>
@@ -13850,68 +15109,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Від душі – на вушко,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щастя їй нашепочу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(25.10.2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відійшов у засвіти,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За нами споглядаєш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спалив усі мости,</w:t>
       </w:r>
@@ -13994,94 +15270,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Попри вітру пориви –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вір у майбутнє щасливе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(24.03.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Квіткова мить,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Далі морози,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Душа щемить,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Замерзають сльози.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Земля засинає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тихо... Тихо...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сніг кружляє</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Присипає лихо.</w:t>
       </w:r>
@@ -14115,94 +15404,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оживають пісні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І краса навесні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(03.03.2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Звикаємо до всього.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Попри все живем!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Серед жахіття такого –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лиш вперед ідем!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шукаємо дорогу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У щасливі дні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дякуємо Богу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що живі...</w:t>
       </w:r>
@@ -14234,57 +15542,75 @@
         <w:rPr/>
         <w:t xml:space="preserve">У круговерті повсякденних турбот,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щире Матусине благословення –</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Найцінніше із усіх щедрот.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(28.01.2024)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:902pt; height:1280pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
     <w:sectPr>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -14294,144 +15620,181 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
-      <w:ind w:left="0" w:right="0" w:hanging="-720"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="-720"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Header1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Header2"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.jpg"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.jpg"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.jpg"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.jpg"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.jpg"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.jpg"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.jpg"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.jpg"/>
+</Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>