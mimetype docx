--- v0 (2026-04-30)
+++ v1 (2026-09-21)
@@ -1,83 +1,2522 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header1"/>
         </w:rPr>
         <w:t xml:space="preserve">Історія Аромуса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ярослав Цьома</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цей твір подано зі збереженням пунктуації та орфографії автора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТОМ 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЛЕГЕНДА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Одного разу, коли у світі ще не існувало нічого, Бог створив яйце. Через десятки років зненацька вилупився дракон. Через десять місяців дракон оволодів небаченою силою і створив світ, світ прекрасний, великий, навіть людей створив, але в ньому була магія. Дракон зрозумів, що йому навіть не зрівнятися із силою, якою можуть володіти люди, і створив своє тіло людське. Але зрозумів, що цього недостатньо, і створив вищих істот: героїв меча, лука, його сестру Стрілу і Тризуб. Вони повинні були охороняти світ, а щоб вони йому підкорялися, він створив Королеву Тьми. Вона володіла заклинанням підкорення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Його прогнози не були ідеальними, і замість того, щоб створити послуги, він створив ворогів. Королева Піти зібрала повстання, в яке ввійшли як герої, так і половина населення планети, на якій царював дракон. Повстання, яке набирало силу понад чотири місяці. Як би дивно не було, вони перемогли. Але якою ціною: померло 3/4 людей, повстанців, і героя лука зі своєю сестрою, і героя Тризуба, та героя меча, і Королева Тьми вижили за допомогою серця дракона. Королева змогла провести ритуал воскресіння.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТОМ 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">МІСІЯ ВОСКРЕСІННЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ти думаєш, впораєшся з цим заклинанням?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Мані, можливо, не вистачить, але тому я тебе і покликала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Як же ти хитра лисиця! Ну добре, починає вже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Еренум квантум єронімус соран'є, — сказала королева темряви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Все закрутилося в центрі піктограми, в один момент вдарило більше десяти блискавок, а потім з'явилося серце дракона. Дух смерті спитав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Моя королева, чого ви хочете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я привела героя меча. Він хоче, щоб повернутися до життя героїв Тризуба і Луки з її сестрою, — сказала королева.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я знаю, що для воскресіння потрібно тіло. Возьми їх і поверни їх назад до життя. Будь ласка, поверни їх до життя, прошу... — сказав герой меча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, але я заберу серце дракона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Забирай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре. Горі кроні с'йоне срі міс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">З'явилися величезні ворота, і звідти вийшли примари героїв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТОМ 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">МАНА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— ААААА! Ма... нехва........</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Що з тобою? Кванро, підживлення!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Дякую... мені потрібні кристали мани.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Що, я прямо зараз кажу зібрати якнайбільше? Уповільні подачу мани.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Година зборів шахтарів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Шахтарі Аромуса, я герой меча, оголошую конкурс зі збору кристалів мани. Той, хто зібере більше за всі кристали за рік, видає 10 000 золотих монет — це як 100 000 000 доларів у наш час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Народ шахтарів закричав, і кожен шахтар почав шукати кристалів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Кожен діставав їх по-різному: хтось грабував дворфів та інших підземних істот, а хтось проривав кілометрові тунелі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Підсумок один: через рік був оголошений переможець, у всі кристали забрали і віддали героя меча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТОМ 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ДРАКОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Двадцять років тому. Дракон в образі людини сидить на своїй троні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Мені цікаво, що там творитися. Дзеркало правди висвітлити не буду, політати хочеться, ну що?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Сказав дракон, підходячи до обриву у вежі. — Герої, оголошу збір повстанців.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Прийняв, — сказав герой Лука і запустив сигнальну стрілу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Іронум кванте, — сказав герой Тризуба і цим же відкривається портал у кишенькому вимірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— І опа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Перетворившись на дракона, він полетів над своїм містом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Треба перевірити, як там геройчики він, — сказав Кронос, телепортувався на край міста до Озера Життя, де жили герої.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну що, як справи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А ти що тут робиш?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я перевіряю вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Давай, викладуй, або ти забув про мій навик читання думок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я не забув, я знаю про всі твої навички. А ще у мене такий самий навик, який блокує твій, тому що по рівню він вищий за твій. Так, добре, я прочув про якесь повстання. Я даю вам завдання: відшукати його і знищити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я зрозумів, добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тоді адьйос, — сказав дракон і полетів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТОМ 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ВІЙНА. ПОЧАТОК</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Почати війну, зберіть повстанців знову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— І так, ось наш план: у нашій розпорядженні біля 10 мільярдів повстанців. Ділимося на 5 груп по 2 мільярди чоловік з усіх чотирьох сторінок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я набирав інформацію і знаю, що завдають шкоди водяного крісла і водяного заклинання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Лука, ти, звісно, молодець, але куди піде ще 4 мільярди чоловік?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Це манова підтримка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, тоді я повіду армію.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, Тризуб. А Лука, попроси сестру зробити отруйні стріли, іціляючі, і митьєво вбиваючі стріли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, сестричка, ти почула?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, братик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Через тиждень починаємо захоплення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Через три дні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, так, хто ж там? Це ж сам герой меча, так?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Дракон, я знав, я знав, ти не даси так просто перемогти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Не дам, звiсно, не дам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, ну тоді провідець, я особисто вб'ю тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, я розрахову на цікаву битву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Її не буде! ЕНТР ОНЕРО КВАНТРО Я ВІСЬ ВЕЛИКИЙ ЗАХИСТ БОГІВ БОЖЕСТВІННЕ ПЕРЕВТІЛЕННЯ! — сказав герой меча і, за допомогою десяти мільярдів людей і людей, які вони йому дали, він перевірив дракона. Але план був інший: це було зроблено спеціально. Непросто так меч назвав дракона пророком. Він знав, що він побачить усі плани і переможе. Завдяки цьому він і переможе, тому кожну повстанцю він через телепатію розповідав справжній план.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ІСТОРІЯ АРОМУСА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2 частина</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Том 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">100 років після останніх подій</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Скрип дверей"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Хто там?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Восьмий генерал армії АРОМУСА, а також головний тренер половини його армії. Я зроблю світло?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ні, я сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">'Краноесанейро'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">З'явиться магічні ліхтарі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Дякую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Кажи, чого прийшов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Діло у тому, що дракон воскресає.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Як воскресає? Стривай, воскресає?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, він ще не воскрес, у нас 1 рік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Зрозумів. Так, оголосили збір усіх героїв, а також поклич королеву темряви, а також князів темряви і головного архімага, а саме Ісанура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Того самого скелета?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, саме його.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Том 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну що, князі темряви, герої, королева темряви, головний архімаг Ісанур, я гадаю, ви вже знаєте, що приблизно через рік воскресне дракон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Як?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Чому?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Якого біса?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Крики незадоволення та непорозуміння.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тихше, тихше, зараз все поясню. Коротше, коли всі герої померли, я з королевою темряви, завдяки серці дракона, ми їх воскресили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А чому дракон воскрес?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Зараз поясню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">1 година розповіді про дух смерті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну тепер все зрозуміло. А тепер як перемогти дракона?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Як тільки він воскресне, він буде несприятливий до будь-яких атак, а це означає, що в цьому 1 хвилина. За цей час ми створили на потрібному місці заклинання "демонічного скування". Це закляття скує його і повністю забере всю ману. І тоді, завдяки сковуючим оковам, які будуть колдувати князі темряви, і підпитці мани, яку всі інші будуть мені давати, я з архімагом Ісануром закриємо його у великому аметісті, глибокій печері під фортецею Аромуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я зрозумів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Теж зрозумів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тодімо працювати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТОМ 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ісанур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Шо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Кажи вже, що для закляття треба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я гадав, що я сам за ними піду. Ну добре, ось список.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Він дав йому пом'ятий листочок з надписами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, що тут? Ага, зірка Незерайта, клітка триголового біса, кров вампіра, голова гаргони, пил піксі і сам магічний аметист. Ну добре, що ж, займайся заклинанням, а я за витратами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, давай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Десь у Незерайті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Слухай, ми обидва знаємо, що ти мене не переможеш. Давай ти передаси мені зірку, а я вас не чіпаю, добре?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я один із хранителів Незерайта, просто так не здамся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну що ж, Марторіум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Сказав герой меча, і в нього в руках з'явився його магічний меч. Один зах і хранителя Незерайта нагло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я хотів по-хорошому, а ось і зірка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Який час тому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, всі інгредієнти, крім одного, є.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Він стояв біля величезної вежі, скритої кригою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ех, поки вас випускати не можна, але тут багато вампірів, як не як Північний полюс. Так, а ось і він. Слухай ти, вампір, сюди кров давай, або вб'ю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ти ще хто?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Герой меча, а ти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Сам граф Сарйоон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Як я і гадав. Помри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один взмах меча, і вампір помер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну от і все, Таранторіум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Герой телепортувався до Ісанура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я все зібрав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Прям все?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ні, забув щось. Сарказм, ось усе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну що ж, я майже все.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, коли закінчиш, прийдеш до нас і з маною закінчимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТОМ 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2 дні до воскресіння дракона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Що там, все готово?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Йдуть останню підготовку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, на 35 годин підготуйте заклинання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2 роки до воскресіння дракона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Все готово, добре, починайте чаклувати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Прийняв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Воскресіння триватиме 5 хвилин, якщо повезе — 10. І ось 2 хвилини залишилося, тепер 1. Все почалося… Заворушилася земля, мана збирається в одному місці.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Готуйся, стрій, чекай команди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Так і воскрес дракон і зупинив час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, кажи, що хотів?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— У мене договір.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Який?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я вас не чіпаю, а ви не закриваєте в кристалі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Е, ні! Ти приніс забагато болю та слід. СЕНТОРІО КАНТЕРІ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Час знову пішов, маги наклали закляття, але дракон зміг закричати:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— ТАНЕРО СЕНОРІ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">А потім зник. Герой меча знав це заклинання і відразу наказав прочитати всю територію Аромуса. Через день з'явилися доповідачі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну що там?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Лицарі-розвідники знайшли кілька драконячих омівок, однак, несхоже, що ці дракони вміють мислити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— От дитя… А мій наказ — вбити всіх, а яйце знищити, якщо вони є. Прийнято.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Через день жодного дракона на території Аромуса не було.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, я маю на якийсь час поїхати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Будемо чекати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Все, все, давайте по справах усіх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ТОМ 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Біля обледянілої кріпосниці</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ось прийшов час, ТРОЄР!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">З'являться вогняні кулі, почали розморожувати лід.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, нарешті, двері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Всередині:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Мамо, мамо, а тато не прийде за нами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Звісно, прийде. Він розраховував на 10 років, вже скоро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Скрип дуже старих дверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тихо за мене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Але мамо, то ж тато!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тихо, я сказала, чекай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тихіше, то справді я. Привіт, Уран, привіт, Каріана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— То справді ти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ура, тато приїхав, ура! Тихіше, тихіше, візьміться за руки, зараз телепортуємось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Всі взялися за руки і телепортувалися в королівство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, слуги, то моя сім'я, переодягніть їх і нагодуйте, я скоро прийду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Все, я чекаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Слуги обійшли Уреніума і Каріану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, спочатку треба Уреніума навчити махати мечем. Як не як, він наслідник престолу і мого меча, а в нього ще й день народження завтра, 10 років.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Том 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тато.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Що таке, Уреніум?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А чому ти нас закрив у тій вежі?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Розумієш, синку, тоді була величезна небезпека, та й я не міг тоді бути з вами. А тепер, коли головний ворог переможений, я можу бути з вами. А ще, якби дракон побачив про вас, він би поставив вам ціллю номер один, а потім я зрозумів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, тату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, тепер засинай, завтра твій день народження, буде свято.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Але я не хочу спати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А хочеш, щоб свято стало швидше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А для цього треба заснути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Все, я пішов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— До завтра, тату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— До завтра, Уреніум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Герой меча вийшов з кімнати, а Уреніюм закрив очі і заснув. Герой меча, у свою чергу, пішов до Каріани. І тут у замок влетів величезний червоно-чорний вогнедихаючий дракон і вторгся в кімнату Каріани, щоб її вбити. Але безтілесний меч героя меча відрізав йому голову. Потім прийшов сам герой і відвів Каріану в нову кімнату. І всі заснули, тому що було вже пізно. Щось прибирати... тільки герой меча зупинив час, щоб тіло не гнило. А наступного дня всі були зайняті святом, а Уреніум серед гостей навіть здобув собі подругу, але це інша історія.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЧИ НІ ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Мінуле дракона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я навіть і не знаю, що писати... Хм, ну, гадаю, спочатку краще написати, що в мене є і де. Так, з тих пір, як мене закрили у величезний аметист, минуло приблизно 5 або 6 років. За цей час я тут навіть зміг створити маленький світ, приблизно 10 на 10 метрів. Я зменшив себе, щоб було легше тут знаходитися, а то я був розміром 10 на 9 метрів, ха-ха. Я вже з розуму потихеньку сходжу... Так, зроблю перерву...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Три роки після останніх подій</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я знову тут, у цьому всесвіті. Мені потрібна їжа, вода і хоча сон, раніше це не було необхідно. Адже коли я тільки народився, у світі було дуже багато мани, і я її їв. А коли створив світ з людьми, будь він проклятий, знадобилося їсти людей, хоча вони були досить смачні. Я вбивав усі підряд, а коли побачив майбутнє, я навіть виплюнув одного з малюків від шоку. Так, вони були найсмачніше. Ой, знову мене понесло в минуле... Так, ну, гадаю, можна розписати все моє життя, адже час в мене багато. Почну з того моменту, як я створив героїчних істот... хоча спочатку я їх називав кормом. Коли я їх створив, я зробив їх малими дітьми, але в кожному з них я залив по 100 душ, щоб вони стали наймачнішими, коли виростуть. Але, на жаль, вони не хочуть розділятися. І через те, що один з них був хлопчиком, а інша — дівчинкою, я вирішив не намагатися їх поділити. А коли ще й пригадав той лук, з яким на мене напав той нещасний чоловік, я вирішив, що хай у кожного буде свій елемент зброї. Як ви здогадалися, ті двоє були луком і стрілою. А інші ви й так знаєте. Ви, напевно, питаєте, чому я їх не з'їв. Тому що перед тим я з'їв короля огрів, а на наступний день вже побачив майбутнє...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">У підземеллі біля аметиста</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, привіт, тату. Знаєш, раніше тільки розмови з тобою давали мені можливість заповнити діру в серці, зробленій тобою. Знаєш, зараз в Аромусі на диво все добре, а ти казав, що ти один його підтримуєш. Ха, дуже смішно. Хоч ти, скоріше за все, й не чуєш... Ах, все, давай, я пішов, у мене є справа. У голові Так, Ісанур сказав, що хоче знайти спосіб, як знищити дракона повністю і не знищити світ... Треба сходити до нього.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Минуле тризуба</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">В башті Ісанура</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ісанур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Що?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Пам'ятаєш, ти казав, що хочеш знищити тіло дракона?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, пам'ятаю. А що?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А якщо ми зараз знищимо аметист, це допоможе чи ні?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, взагалі, ні. Бо так ми його просто визволимо, але ми можемо розривати його душу, відчіплюючи маленькі шматочки. Але це потребує часу і багато мани.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ти хочеш, щоб я відлив трохи в тебе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Саме цього я і хочу, але не в мене, а в кристал мани.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ти ж знаєш, що я це не люблю... Ай, добре, давай його сюди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ось, вливай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Кванро підживлення!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Мана почала збиратися навколо кристала і вливатися в нього. Кристал почав світитися.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, цього вистачить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, має вистачити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я тоді піду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, ти тільки якщо не складно, поклич Аркану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Це хто така?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Це дев'ята княгиня темряви. До речі, характером дуже схоже на тебе: така ж закрита й холодна, нікому не довіряє, все сама робить, наче пантера якась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А я тигр, якщо в голові захотів нас звести, то в тебе нічого не вийде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Та все, йди вже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">На третьому версі башти</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Арканааа, тебе Ісанур кличе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, зараз піду. Так, що такого зробити... Ай, піду на улюблене місце. Ікронум кванте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Герой телепортувався на скалу Санторія — його улюблене місце, де він любив пробувати вечорами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ех, пролітають спогади. Пам'ятаю, як я звідси передав ману мечу і як я тут останній раз закрив очі, а відкрив їх уже в підземеллях замку. А ще, як я, коли збіг з дому з тією вилкою, прийшов до сюди... Як не як, батьки в мене були п'яницями, хоча я пити теж люблю, хочу і не багато.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Після років спогадів і розчарувань від життя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, там герой меча казав, що хоче Уреніума на полювання зводити, рапторів половити. Ну, добре, тут і ляжу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Іторія Уреніума</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну що ж, квантер макерооо, меч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А що?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ти ще не подумав йти на рапторів?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ні, а що?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Та я з вами хотів робити, мені усе одно, немає чого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, тоді збирайся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я вже зібраний, ти мене знаєш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну ти у своєму стилі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, так. Де зустрічаємось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Та в західному оці.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ти що, спеціально від лісу подалі?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ні, там портал відкривають у лісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, тоді добре. Тоді вирішено. До завтра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Давай вже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Отут, під бронею, яка, до речі, сама тяжка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну добре, добре, вистачить уже сперечатися. Уреніуме, Тризубе, ну що ви, як малі діти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Взагалі-то, Уреніюму тільки вчора 10 виповнилося, а мені вже 1289 років.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я й кажу, як діти малі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ай, все задовбав, пішли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Та пішли, пішли! Уренію, ти куди побіг? Пішли вже!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Урааа, тихше, не шуми!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Вибач, дядю Тризубе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ай, знову кричиш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Іще раз вибач... тихо проказав Уреніум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">В лісі рапторів</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А зараз тихо, он вони! — сказав Тризуб, вказуючи на дуже кумедних на вигляд великих динозаврів, схожих на тиранозаврів з нашого всесвіту, але обвислих ліанами і мохом. Для них це було звичайне діло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, на рахунок три готові?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— 1... 2... 3!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Уперед!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Прорвався розривний крик рапторів, і вони потрапили на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Уреніум, а ти молодець! Одразу одного завалив на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Та ви все стадо одним ударом на землю поклали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ми з мечем не таке зробили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ага, тут ти правду кажеш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, ну добре, пішли вже додому, нам ще це нести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тоді пішли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">За 10 кілометрів до західного ока</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Сину Тризубе, іди до мене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Що сталося?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Просто підійдіть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Кватроро макерон сенер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— І навіщо ти призвав магічний щит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так треба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тату, мені лячно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну ось, навіть Уреніум зрозумів, а ти ще ні?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Навколо нас забагато мани.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А це означає, що зараз у нас прилетить залповий снаряд з мана пушки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Саме так, тупе ти дурбецало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— І це буде через три, два...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Баааааааах!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Аааааааааааааааааааааааааааааа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тримайся, кванторо підживлення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">На наступний день</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну ви там ще довго будете пертися?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Дядю Тризубе, могли б і допомогти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Міг би, але я зам напружений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А рюкзаки де?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А дякую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Атака була з неба, і якилося потім, княгиня темряви Аркана тренувала магію гру. Як відомо, блискавка вибирає найбільший об'єкт, а дуже сильно обходиться, тому Аркана у вигляді вибачення віддала йому титул. І з того дня герой меча став князем темряви, а його син вирішив стати одним з них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Історія героя лука і його сестри</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Десь у підземеллі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Которіооон!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Що, Ранурамі?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тут буквально всюди бігають раптори.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, і що з того? Хай бігають.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ти не розумієш! Ми в підземеллі, а вони мають бути в лісі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— І що ти хочеш сказати?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ми можемо їх вбити і посмакувати вдома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну, добре, добре, вмовила, але не більше двох, добре?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну ти і зануда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А як ти їх понесеш? Одного я, а другого сама неси. Я й так досить трав ношу, чи ти в нас дуже розумна?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Хіхі, ти у своєму стилі! А ти про заклинання Сарору забув?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ні, ми не можемо туди по Площати навіть одного раптора, так що йди, злови одного і все.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну і добре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ти там усіх не повбивай!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">На вході у замок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Лук?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Дядю Которіон, сестриця Ранурамі, як я вас радій бачити!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Лук, ти теж на полювання з сестрою ходив?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ні, були у підземеллі. А що?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— А з яких пір там раптори водяться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Я не знаю, у Ранурами спитай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Стріла, а ти чого мовчиш?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Тому що він заставив мене тягти його!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Сама ловила, сама неси і сама їж!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Повністю його підтримую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну тоді давай, треба Каріану попросити приготувати їх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Ну добре, давай. Бувай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Так, Ранурамі, ти його іди готуй, а я піду спати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Добре, до завтра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ось і настав кінець цієї історії. Дякую всім, хто дав мотивацію і дивився книгу. Дуже дякую за таку подорож, але, скоріше за все, це не остання моя книга. Я буду продовжувати писати, а ви, якщо хочете, продовжуйте читати. Всім хорошого настрою!</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -87,144 +2526,170 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
-      <w:ind w:left="0" w:right="0" w:hanging="-720"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="-720"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Header1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Header2"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>