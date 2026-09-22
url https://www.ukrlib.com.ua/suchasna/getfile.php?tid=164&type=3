--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -1,122 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header1"/>
         </w:rPr>
         <w:t xml:space="preserve">Жах на вулиці в'язнів</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Олег Криштопа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Увага! Дорослий контент! 18+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">-роман-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все, що тобі потрібно — це правда. Але не щоденна здрібніла правдочка, яка вгризається в очі щокроку, шматуючи тіло і дух, не та, що плаває на поверхні, як шматок лайна, а якась інша — потаємна, прихована за діями і бездіяльністю, за хаосом днів, за світлом вікон. Причому озвучити цю правду може лише хтось зовні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біда лише, що той хтось теж чекає на одкровення від іншого, а інший — від ще іншого… Так ми і помираємо, не дізнавшись найголовнішого, не почувши чогось вкрай важливого, бо ж єдина інколи доступна нам правда — це смерть…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">… Врешті, не було навіть збудження; просто він відчував потребу щось, ну бодай щось зробити.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ходімо, — пробурмотів Марко невпевнено (це було чи не єдине, що їх поєднувало – цілковита непевність у вчинках, словах, навіть намірах).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Куди? — так само нечітко, ледь ворушачи губами, озвалася Анна, втім добре розуміючи про що йдеться.</w:t>
       </w:r>
     </w:p>
@@ -221,145 +244,151 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Без зайвих слів Марко повернувся до перерваного акту, але щось вже було не так – він геть втратив інтерес до сексу, його більше займала думка про ту, хто щойно випорожнювалася поруч із ним. Він таки кінчив, але якось напружено, неповноцінно – частина сперми, здається, пішла в сечовик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко вийшов із неї і втомлено прихилився до дверей, витираючи свій обм'яклий фалос рукою. Дівчина продовжувала нерухомо стояти в тій самій, тепер вже неприродній позі – високо задерши дупу, зігнувшись головою до унітазу. Марко хотів гукнути її і щось сказати – якусь дурницю, просто, щоб прочути свій голос і побачити бодай якусь її реакцію на те, що сталося. Але коли він вже простягнув руку, щоб торкнутися напівоголеної дівочої спини, та раптом здригнулася, напружилися, наче від удару електрострумом; крізь шкіру проступив рельєф м'язів, а з горла вирвалося клекотіння. Вона блювала…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він знервовано натягнув штани і важко зітхнув – це було вже геть недоречно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Постійне відчуття, що від тебе щось приховують – це параноя. Жити з таким, певно, важче, ніж знати про смертельну хворобу… Жахлива непевність і страхи (обов'язково у множині, бо вони, як і обідранці та всіляка наволоч, на зразок бліх і паразитів, швидко плодяться). За кожною випадковою, незумисною двозначністю уявляється натяк на щось потаємне, потворне і вбивче, насмішка з того, що ти цього не знаєш, ницість…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нема нічого гіршого, як наближення старості. Можливо згодом, коли вона таки надійно всотається в мене, витіснить до рештки всі джерела молодості і рушії життя, я звикну, примирюся… Я боюся старітися (помирати, інакше кажучи), я боюся безглуздості і незворотності цих фізіологічних регалій – на зразок випадання волосся (постійно доводиться видирати ці сухі ламкі ворсинки з гребеня), сивих щетинок на бритві після гоління, відчуття важкості в животі і ще сотень неприємних дрібничок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Втома стає нав'язливою і постійною, як власна тінь між вуличними ліхтарями – перший її пік припадає на ранок, коли заледве прокидаєшся (світло сліпить в очі, страждання ще попереду – тінь позаду), другий – на вечір, коли заледве волочиш ноги, щоб приплестися додому (важка тінь маячить перед очима, як покута за невдатність чергового дня). Якби ж лише існувала можливість не повертатися! Але я надто змучений, щоб сидіти в якійсь смердючій прокуреній заабігайлівці з одним із нудних балакучих "приятелів", що віритиме у цікавість для мене всіх своїх звірянь… Тоскно, аж дух запирає, аж обривається щось всередині з кожним безповоротним кроком до…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вдома принаймні є ліжко, в яке можна зануритися, як у холодну воду (скільки вже років цей стрибок головою вперед у зім'яте покривало замінює мені справжнє пірнання?). Потім лежати, душачись від запаху пледу, кількаразово обісцяного котом, і дратуючись від того, що ворсинки скубочуть мені ніздрі… Потім доводиться підводитися і втуплюватися на якусь мить у каркатість цієї незмінної картини – тканина, що увібрала форму моєї потворної порожньої голови.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ще вдома на мене чекає дружина, яка почувається так само нещасливою, але оскільки мої страждання не видаються їй достатньою компенсацією за невдатність її життя, у дні менструацій вона скаженіє. Передчуваючи клімакс – сатаніє. Фурія, істеричка з безтямними очима… Її ревнощі стають маніакальними. Вона бачить зраду скрізь – навіть у моїх цілком обгрунтованих затримках на роботі; що вже казати про флірт із молодими кобітами, який вона прочуває на відстані, наче який медіум…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Її варикозні ноги, з фіалковими чи синіми судинами, що випинаються з-під шкіри, як торішнє зів'яле листя з-під напіврозталого чорного снігу. Щось розладналося з метаболізмом і вона стала брякнути – роздуватися навсібіч як повітряна кулька, в яку хтось щосили, аж червоніючи, надмухує повітря. Ось-ось лусне з тріском… А колись, повірити важко, вона була милою лялечкою, що сюсюкала наді мною, не дозволяла волосинці впасти з моєї світлої, на її тодішню думку, голови…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сьогодні знову не хочеться повертатися – вчора все летіло шкереберть (посуд і слова) і – що найгірше – у себе ж таки вдома мені нікуди від цього подітися. Єдина кімната, на яку я спромігся, стала нашим спільним гробиком, міні-могильником для помираючих решток, для з'ясування ступеню провини кожного у тому, що доводиться займатися саме цим банальним заннятям… Інколи мені стає навіть цікаво: скільки ще пар з шестимільярдного планетарного вулика повторюють у цю мить наші слова, навіть не намагаючись змінити їхнього розташування у цій класичній, хоча й бездарній п'єсі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Квартал, в якому ми мешкаємо, жахітний і небезпечний – щодня когось забивають мало не до смерті; темними брудними вулицями і пустирями снує п'яна чи обкурена шпана, здатна на все – навіть на вбивство, без жодних докорів сумління. Вони не вміють ненавидіти (це лише ті, хто мав з ними які стосунки, вже вміють ненавидіти – їх), в щілинках очей – порожнеча безтямності. Настрій на руйнацію задля руйнації. Слова, помережені матом і блатним жаргоном, позбавлені змісту, однакові, як і їхня зовнішність – лише куртки різного кольору і різної зношеності – у залежності від їхньої, незрозумілої мені ієрархії. Навіть місцеві крутії – прищаві міні-пахани – наче позбавлені особистості, ніякі від народження, вражені немічними генами цієї місцевості.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сіра трава на напівоблисілій, точнісінько як моя голова, землі, ще дужче сіріє в темряві. Світлячки вікон відлунюють у вічних калюжах, які давно оселилися у вибоїнах дороги. Якийсь, найпридуркуватіший із компанії нічних волоцюг пацанчик стрибає у багно обома ногами, збиваючи фонтан бризок мені (і собі) аж до обличчя. Знімаю затраскані окуляри, щоб протерти; зграя ж поволі обступає мене з хижими намірами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Сігарєти є, хімік? – підходить впритул пахан.</w:t>
       </w:r>
     </w:p>
@@ -387,51 +416,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але я їм не підходжу – не достатньо інтелігентний, та й вік, певно, щось та й важить – не їхня вагова категорія. Крім того, вони ще як слід себе не накрутили алкоголем і наркотою. Отож, мене милостиво відпускають, попередньо обізвавши "старим мудаком" і "педиком" – особливо старається наймолодший і найслабший серед ього падла, який, відчувши себе під захистом натовпу, умліває від всевладдя і вседозволеності. Я впізнаю його голос і даю собі слово віддячитися – цей малолітній кримінальник живе у моєму дворі. Його мати безперервно в загулах, у той час як батько горбатиться на полуничних плантаціях та будовах Португалії.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мене проймає дрож ненависті – але я розважливий, і доводиться терпіти. Віддаляються у пошуках нової жертви – інтелігентика без сигарет. Якщо когось знайдуть – хай начувається, бо просити у них пощади – це все одно, що сподіватися на оживлення схололого трупа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тепер мені майже нічого боятися – крім хіба іншої компанії чи навіть повторної зустрічі із цими самими хлопчиками – вдруге вони мені мене не подарують. Болять ноги, в голові гуде. Хочеться присісти, сховатися в надійному місці… Я шукаю фортецю, але її ніде нема. Подумую про повернення додому, але йти ще так далеко і так не хочеться. Поруч парк, я поволі крокую туди, намагаючись забавити себе думками про можливу бійку. Одяг геть вимазаний – пальто, штани, про взуття взагалі мовчу. В такому вигляді додому краще не повертатися. У пачці ще залишилося кілька сигарет – одну з них я кладу собі у писок, але не припалюю, просто пожовую до нудотності смердючий фільтр. Чергова поразка, про яку ніхто, крім мене, не знатиме, а все ж...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— …Де тебе носить?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я нічого не кажу у відповідь – навіть правди, бо вже давно згубив звичку ділитися з дружиною пережитим, ховаючи його лише у архіви своєї пам'яті. Розповіді і озвученню підлягають лише якісь німі побутові рефрени щоденності.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ноги гудять, як рейки метрополітену. Я ще з хвилин 20 вишукував харчі, поневіряючись крамничками, які чомусь в моєму районі рідкість – найближча знаходиться метрах у трьохстах від дому. Бідоті нашого кварталу не потрібна така розкіш – що на нас заробиш? А проте ті, що ризикують торгувати, накручують шалені націнки.</w:t>
       </w:r>
     </w:p>
@@ -445,141 +475,145 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона вмикає світло і зойкує – мелодраматичний ефект цієї сцени дратує мене до неможливості. Я втуплююся у її ноги – жахливі, криві, товсті – і думаю, що за кілька років вони стануть ще потворнішими, слонячими. Їй неможливо буде придбати взуття, тому що такого розміру не виробляють. Вона буде безперервно скаржитися на біль, кульгати, врешті не зможе пересуватися. Її обличчя запливе жиром, розтовстіють навіть губи, і нижня звисатиме над подвійним (потрійним) підборіддям, як "шмарок" індика. А я ж ще пам'ятаю її інакшою – граційним дівчиськом, що швидко бігало, усміхалося мені назустріч… Я заплющую очі, сподіваючись повернути час бодай у такий спосіб, але бачу лише розмиті контури – якісь невизначені кольорові плями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ти п'яний! – виривається у неї обурений вигук.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Очі дружини від такого святотатсва лізуть на лоба, їй бракує повітря, щоб висловити своє обурення. Її батько помер від алкоголізму і тепер кожна випита мною чарка наче повертає для неї з потойбіччя той синій, майже чорний труп, який знайшли під ранок на вулиці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відчай і зневіру я ношу з собою завжди, наче носовичок у кишені. Дивуюся, як мені ще вистачає сил на постійну боротьбу з ними – я наче затявся і цілими днями тільки й роблю, що регочу, кепкую та розсипаю навсібіч дотепи. Я геній чорного гумору. Над розказаними мною анекдотами ридають найбрутальніші і найцинічніші потвори. І лише я щиро шкірю зуби – єдине, що в мені ще збереглося твердого – бо деякі з них штучні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Робочий день у редакції починається десь опів на десяту. Заспані обличчя журналісток, мішки і синці під очима у чоловіків, які перебрали звечора. Починається процес чаювання – обговорення пліток за кавою та цигарками. Курять майже всі – без поділу на статі і раси, незалежно від національної приналежності. Вони поєднуються цією своєрідною "сигаретою миру" і допоки курять, справді майже не кривдять один одного. Щоб кривдити відкрито, потрібна сміливість, а її у них немає. Вони роблять якесь западло зпідтишка, аби їх не засікли, не помітили. І щойно підклавши комусь велику купу лайна, одразу солодкаво шкіряться тому, для кого її сотворили. Але кожен із них, якщо би прочитав ці рядки, відрікся б від них і показав би пальцем на іншого.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Редактор у нас молодий, настільки, що в його рудій борідці (а він завдає собі клопіт поголитися не частіше як один раз на тиждень) ще багато прогалин. Щоранку він марно намагається зібрати всіх на планірку, щоб роздати завдання. Він вдає суворого, навіть підвищує голос (хоча сам же одразу й лякається своєї сміливості), щоб закликати підлеглих до порядку. І вони, хоча й бурчать, але коряться. Він злегка усміхається своїй перемозі, бо відчуває, що його влада над ними не віртуальна, а таки справжня. І все ж певності хлопчині вистачає ненадовго. Він побоюється мене, довірливо водячи час від часу на пиво (о, горе мені, моя дружино з нюхом пантери!) і допитуючись схвалення того чи іншого свого кроку. Я для нього загадка, йому ж бракує мого досвіду і знань. Цинічно користуюся своїм становищем непідвладного, раз-по-раз заробляючи невеликі гроші на замовних статтях. До хлопця наразі мало хто звертається – його ще не знають і тому побоюються. Він здогадується, що я беру хабарі, обходячи його, заздрить і лютиться. Він вже ненавидить мене, бо ж першопричина ненависті – це, звісно, гроші. Якби він раптом позбавив мене мого маленького бізнесу, завдяки якому я зараз можу не відмовити собі у зайвому пиві, тож чи не зненавидів би і його я? Певно, що так. Але наразі нагорі я, а отже, можу дозволити собі благородство зневажати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ось і сьогодні я подаю йому на стіл відверту фальшивку, навіть не почервонівши. Підписую якимось безглуздим псевдо, щоб не псувати іміджу. Замовлення однієї політичної струкутри, яку очолює без'язикий мерзотник. Але що мені до того? Марко кілька разів перечитує, поступово червоніє від сорому переді мною. Він усе розуміє, але заперечити не може. Знає, що я запитаю у нього безневинним голосом " у чому річ?" і він не зможе мені нічого довести, хоча міг би в принципі не доводити нічого. Я блідий і спокійний – хоча мав би почуватися винним, він – багряний, наче щойно з окропу, і знервований, хоча міг би легко впоратися із ситуацією, якби проявив бодай трохи наполегливості та стійкості. Але ж молодість! Я сумую за нею, та мушу визнати, що у досвідченості свої переваги. Наприклад – звідси ближче до смерті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За кілька годин усіх охоплює страшенна нудьга. Дівки туляться в коло і шепочуться – біс його зна про що, певно про шмаття, яким прикривають тіло і про чоловіків, які це шмаття мусять здирати, ризикуючи заплутатися. Інколи звідти чути сміх – якийсь неповноцінний і єхидний, інколи, регочучи, вони позирають у наш бік. Мене такі ескапади жіночих гормонів вже давно залишають байдужим, а от Марко страшенно лютиться. У чоловіків свій гурт, щоправда менш балакучий. Здебільшого, наші просто втуплюються у газети, нічого там не помічаючи. Хтось розшифровує кросворд. Хтось позіхає і ця напасть за мить інфікує всіх. Епідемія напівсну охоплює редакцію. За вікном темнішає і, здається, настала ніч.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ти дивився вчора футбол? — як і щотижня підходить до мене від нічого робити наш "спортовець" Валентин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я заперечливо хитаю головою і він засмучено повертається на своє місце. Йому знадобиться кілька хвилин летаргії, щоб повторити свою спробу і звернутися із цим же запитанням або до Марка, або до Дмитра, що відає громадським життям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пожвавити цей смутний занепад здатен своєю появою лише Микола, рекламник, рот котрого не закривається ні на мить. Він знає все, про всіх, і навіть те, чого він не знає, він все одно знає. Проте до його балаканини теж звикаєш і вона стає з часом чимось таким страшенно нудним, як звичка щоранку, ще не прокинувшись до кінця, чистити зуби.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ця нестерпна пауза триває, здається, вічність. Нарешті лунає телефонний дзвінок, від якого ми з Марком наче здригаємося і мимоволі обидвоє робимо рух в бік рурки, потай сподіваючись, що це – до нас і, що саме цей дзвінок принесе зміни. Але ні, це всього лише запрошення на прес-конференцію. Марко розчаровано простягає мені трубу, я слухаю, дякую, зітхаю і хитаю головою. Марко розводить руками. Нарешті він наважується запросити мене на пиво – ці запросини він виношує в собі із самого ранку, але редакційна рутина і нерухомість облич довкола викликали у нього непевність і апатію.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На вулиці він озирається, надто часто, наче за нами стежать. Мені навіть на якусь хвилину починає здаватися, що або справді хтось вперто переслідує нас, або хлопець мене розігрує. Втім стурбованість на його обличчі надто щира, шкіра надто бліда, очі – надто яскраві. Я озираюся сам. Перехожих не надто багато, всі вони витворюють якесь місиво кольору схожих курток та пальт. Я згадую різні шпигунські "закваски" – вичитані з книжок поради про те, що слід робити, щоб перевірити, чи за тобою стежать, як уникнути "хвоста" тощо. Вже готуюся застосувати одну із таких ідіотських рекомендацій, все ж доволі практичну, але раптом усміхаюся. Здитиніння під впливом Маркової параної триває лише кілька секунд, потім до мене повертається глибока і темна, як дупа, байдужість – ну навіть якби за нами стежили, то й що? І кому ми врешті потрібні…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Кого ти там видивляєшся? – грубо запитую, коли мені вкрай обридають його озирання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Мені здається, що за нами йдуть назирці.</w:t>
       </w:r>
     </w:p>
@@ -593,102 +627,104 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Тобі здається, старий, можеш заспокоїтися, — втішаю я.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Та ні ж бо! – його голос тремтить і я розумію, що сперечатися з Марком нема сенсу – хлопець чомусь вбив собі в голову, що він – крутий журналіст, якого починають переслідувати за його опозиційність чи ще казна що.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зарадити я тут безсилий, але навіть, якби міг щось зробити, то навіщо себе силувати? Я ще раз кидаю на нього погляд і розумію, що ця гра, в яку він вжився, страшенно йому подобається. Життя насправді надто нудне, щоб такі дієві і невизначені натури як він могли розважливо терпіти цю тоскну незмінність. А коли цікавого довкола катма, на допомогу приходить уява. Трохи (саму крихту) навіть заздрю йому – я би вже ніяк не прореагував навіть на реальну загрозу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За пивом він заспокоюється, проте погляд все ще мигтить безтямним вогником.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Мені вчора радили бути поміркованішим, — хвалиться мені Марко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Буцімто це геройство – іронізувати над розжирілим і злобним губернатором, а потім тішитися із думки, що ти вже переслідуваний та гнаний і трохи боятися. Та станься так, що його справді вирішать злегка провчити (а вони вміють це робити), він заспіває іншої пісні – він стане нитиком і депресивним мудаком, що боїться визирнути з дому і втратив смак до життя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Хто? — запитую, аби запитати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Це виходить з адміністрації, мені переказували… — його обличчя набуває пафосного виразу, ніби на мітингу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ковтаю прохолодну рідину і заплющую очі. Чую легке ненав'язливе гудіння, ніби в мізках запрацював якийсь невидимий генератор. За вікном дощ – холодний і цупкий. Люди зіщулюються, кидаються зі своїми угнутими вітром парасольками у під'їзди, автобуси, кав'ярні. Втеча, скрізь навальна панічна втеча.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я втомився, — зітхнув Марко, падаючи на диван одягненим і взутим, — Господи, як я дико втомився.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я теж, — пробурмотіла Аня, яка стояла перед дзеркалом і вичавлювала з підборіддя прищі. Під тиском пальців шкіра розчервонілася і, здавалося, розпухла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко, уважно вивчаючи відображення цього непроникного, наче й незнайомого обличя, відкоркував чергову пляшечку пива, пожбурив корок кудись під стіл і позіхнув.</w:t>
       </w:r>
     </w:p>
@@ -898,51 +934,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На мить ця фраза подіяла і вони мовчки, люто та ненависно дивилися один на одного. Проте Аня не повірила і продовжила свої зізнання у коханні. Марко зробив крок назустріч, вона відступила, зашпорталася і трохи не впала. Він насувався на неї, наче танк на позиції піхотинців, героїзм яких просто безглуздий і марний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ти просто імпотент!.. Ти несправжній, тебе нема! – вже майже плакала, істерично вириваючи з себе слова, Аня. Марко помітив, як замахнувся і повільно, але сильно заліпив їй ляпаса – рука ніби й не належала йому, настільки непідвладною і чужою почував він її і взагалі все своє тіло у ту мить…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Короткий напад істерії з киданням до кухонного ножа і розмахуванням руками, який він погамував доволі швидко. Склянка з водою, знову сльози і важкі схлипування… Нарешті вона у якомусь напівпритомному стані, монотонно схлипуючи, почала збиратися; вони майже мирно разом пакували її валізу, час від часу торкаючись необережно рук один одного; потім він пішов викликати таксі: Марко крокував холодною порожньою вулицею швидко, наддаючи ходу, він майже біг, в душі трохи побоюючись, чи не переріже вона собі в час його відсутності вени. Але ні, все гаразд. Вона жива, лише міцно заснула, згорнувшись калачиком на дивані поруч із начиненою якимось жіночим лахміттям сумкою. І він замість, щоб розбудити цю істеричку і, виштовхавши її за двері, нарешті логічно завершити цей вечір і позбутись небажаного тягаря, тільки зітхнув і пішов спроваджувати таксиста. Повернувшись до кімнати, Марко обережно вкрив дівчину пледом, а сам всівся в крісло і дивився кудись у ніч, крізь ніч, крізь себе…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Правду, мабуть, кажуть, що лихо наодинці не ходить. Два тижні потому, як у Томи помер дід, вона зазнала ще однієї трагедії – в автокатастрофу потрапив чоловік. Смерть діда була очікуваною, майже бажаною – старий вже давно на ладан дихав і звістки про його кончину вона боялася (але й хотіла – краще б вже швидше, щоб не мучився) почути чи не щодня. Дід жив з її батьками у селі за кількадесят кілометрів від міста. Тома навідувалася до родичів щовихідних, хоча ті візити забирали у неї багато здоров'я і душевних сил. З самісінького ранку вона налаштовувалася на прикрощі, бо переповнені смердючими клунками і немитими людськими тілами (ці вічні баби з лантухами, які своєю не менш брудною різкою говіркою трепанують її череп, прохачі-циганчуки на зупинках і жовтобороді та жовтошкірі від тютюну діди) автобуси змінювалися багном і холодом давно нерідного села; потім незмащені завіси хвіртки, маленьке подвір'я, рохкання свиней, скручений важкою працею батько на порозі, усмішка якого оголює порожній рот з кількома жовтими кривими пеньками замість зубів. Безперервне бурмотіння і нарікання матері… Нарешті страждання діда. Старий лежав, обкиданий ліжниками і безперервно стогнав.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Моли, доню, Бога, щобис він послав дідові швидку смерть! — майже прокричав він одного разу онуці і вона сахнулася від нього, як уже від неживого, що промовляє з того світу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона боялася діда, його кривавих пролежнів, що їх слід було змащувати зеленкою, бо ні мати, ні батько цього не хотіли робити.</w:t>
       </w:r>
     </w:p>
@@ -1005,51 +1042,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але мама мала повідомити їй, Томі, що діда забрали в лікарню. Тепер він у місті і саме Томі доведеться про нього піклуватися. Тома здригнулася, вона почувалася зрадженою, нагло підставленою під удар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Як… що… чому?.. – не розуміла вона, але пояснень не було.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Підхопила якісь папери, в сутінках свідомості зібралася і побігла. Довго не було автобуса, в обличчя дмухав той самий вітер з гір, який дошкуляв у селі, але тут він був, хоча й слабший, проте якийсь нервовіший – шарпав людей за шапки, зриваючи ненадійно закріплені, гойдав ринви, вгинав вікна. Посипав дрібний білий сніг, схожий на град. Крупинки криги сікли обличчя, наче Тому хто шмагав. Вона відвернулася і прогавила автобус – мужніші кинулися до нього першими, поштовхалися ліктями і зайняли місця на останній сходинці. Вона залишилакся перед зачиненими дверима з мокрим і до болю холодним обличчям. Нарешті під'їхала якась маршрутка, Тома рвонулася і собі, роздратовано трутила якусь бабцю, увірвалася в салон і полегшено зітхнула. Бабця позаду щось кричала, сипала прокльонами, але Тома не слухала її вересків. Вона дивилася, як до вікна ліпляться сніжинки, тануть і стікають донизу. Все туманилося, місто зовні тонуло і зникало у хаосі…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Молись, доню, щоби Бог послав мені швидку смерть, — коли міг ще говорити, знову і знову хрипів дід наче закляття, дивлячись на онуку звідкись здалеку, з глибини очних западин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома відводила погляд, тремтіла від страху, привідкривала рота, щоб промовити щось заспокійливе, але звідти вихоплювалося лише шипіння. Дідові ставало чимраз гірше і здавалося, що це вже межа, за якої не буде нічого, але його серце знову і знову витримувало кризи, продовжуючи ліниво обертати кров у цій суцільній рані. Через три тижні, спокійно і розважливо прийнявши кілька пакетів, наповнених якимось їдлом і грецьким коньяком, що їх справно і наполегливо приносила Томина мама, молодий лікар, попросивши одного вечора вкрай втомлену Тому з палати, промовив:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ви, я бачу, розсудлива жінка. І думаю, сприймете мої слова з… як би це делікатніше сказати… з розумінням… — попри професійну атрофацію таких шкідливих чуттів, як надмірне переймання станами пацієнтів і страх смерті, доктор хвилювався: його скронями стікали краплини поту, очі не затримувалися на жодному предметі, руки то поринали в кишені недбало защіпнутого халату, то перепліталися, немов він намагався помити їх (вмити?), — Ваш дідусь приречений. Я… і взагалі медицина безсила… Спробуємо звісно зібрати консиліум, але результат відомий заздалегідь. Тут же ж вік. Якби організм був молодий…</w:t>
       </w:r>
     </w:p>
@@ -1217,51 +1255,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Запала тиша, крізь яку чулося совдепівське цокотіння годинника — ознака порожнечі і самотності. Надвір вийшли всім гуртом – хлопці вирішили теж допомогти. Холодний вітер з гір насував на місто чорні хмари.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Певно, буде сніг, – промовив хтось задумливо, споглядаючи небо із завзяттям астронома.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дід все ще стогнав і дививися кудись крізь натовп цих чужих людей, від яких тхнуло спиртом, наче від рук медсестер, що вправно робили йому ін'єкції. Вони якось незграбно обхопили дідове тіло, але воно все одно було надто важким, зсувалося, вислизало від них. Вони гельготіли, сперечалися про щось; з кількох вікон двору одночасно урочисто залунав гімн – північ. З-поза хмар виплив місяць (вповні звичайно) і Томі захотілося, впавши на холодну землю, завити — надривно і безтямно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вдома дідові несподівано полегшало – за яких кілька днів він схуд, віджив, почав споживати їжу і навіть підводитися в ліжку. Томі довелося взяти відпустку, щоб доглядати за ним.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На другий день апетит у діда розгулявся настільки, що у старого з'явилося бажання жити. Тома справно підставляла під ліжко судно, обережно виносила смердючу, із запахом гнилі посудину до туалету і, ледь не блюючи, зливала все в унітаз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Борис – Томин чоловік – на з'яву нового члена родини спочатку не відреагував ніяк. Першу ніч він з готовністю провів на розкладачці, хоча і зітхаючи. Він як ніколи потребував, щоб дружина пожаліла його і гідно оцінила ту жертву, на яку виключно заради неї він зважився. Однак Тома була надто втомлена і не зважала на такі тонкі нюанси. Сама вона змушена була спати вдень, коли чолоік йшов на роботу. Передрімавши цілу ніч поруч із дідом на кріслі, схоплюючись на кожен стогін хворого, вдосвіта вона, щойно починав гриміти металічний будильник, який, здавалося, стрясав усе помешкання, і вихоплював зі сну Бориса (вона вперше за роки подружнього життя помітила як у чоловіка, коли той прокидається, злякано розплющуються очі, з'являється безтямний погляд, а потім він, наче зомбі схоплюється і робить автоматичні рухи), кидалася до розкладачки і, як була, вдягненою провалювалася у важке, хоча й солодке забуття, що тривало лише мить. Потім прокидався дід. Він розгублено усміхався до онуки – вибачай, доню, що приношу тобі самі турботи і страждання, але що ж я вже можу вдіяти? Таке життя – людина рухається від одного небуття через дві безпорадності – вдосвітню і присмеркову – до іншого. І, вибавивши когось, ти маєш право на те, щоб і тебе, проводжаючи в ніч, бавили. Тома не слухала діда, вона з усіх сил намагалася не впасти і не витрачати решток енергії на роздратування, яке спочатку з'явилося у вигляді маленького накипу, десь на денці, потім поступово викристалізувалося у намул, осад; набрякало і збільшувалося.</w:t>
       </w:r>
     </w:p>
@@ -1282,51 +1321,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Потім було ще багато усілякого – дід розповідав, як залицявся до баби, як ходив із нею цілуватися під черемху, що шалено пахла тієї весни. Як сватався, як батьки готувалися до весілля і як нарешті його гуляли. Як він вперше напився і заснув під столом. А потім тільки праця, праця і праця. Доводилося впрягатися у плуг, щоб орати землю. Вимахувати сокирою і ціпом. Носити на плечах по два-три мішки з борошном до річки, переправлятися на той берег паромом, лежачи горілиць і слухаючи вітер та обтираючи піт з чола, а потім прохати, щоб перевізник допоміг завдати лантухи на спину і, зціпивши зуби, знову йти, топтати битий шлях, вгинаючись все дужче і дужче. Руки відмовляли, терпли, мотузок розрізав долоні до теплої крові, яку потім злизував і ковтав, вже не відчуваючи смаку в пересохлому роті, але він знав, що мусить дійти. На станції вже свистів паротяг, біля кількох вагонів купчилися люди, які щось передавали один одному, прощалися, говорили… Залізничник в лискучій уніформі з поважним виглядом проходжувався платформою. Потяг вже збирався рушати. Він наближався до вагону третього класу, знову просив допомоги і йому подавали руку, щоб закинути речі всередину. Попри вересневу прохолоду у тамбурі було душно і прокурено. Він сам щойно, піддавшись моді, почав купувати у місті дешеві цигарки і курити їх, а не тютюн, обгорнутий папером. Обливаючись парою, тонучи в клубах диму, паротяг натужно зсувався з місця, вагони струшувало, люди кидалися один одному в обійми і чортихалися. Починалася подорож. Довкола було багато робітників, які пхалися у місто на завод. Дід хотів продати міщухам борошно дорожче, як у селі. Інколи такі поїздки приносили зиск, та часто траплялося, що вистоявши довгий день на ринку під зливою, він змушений був увечері тягнути все своє майно знову до потягу, а потім далі пішки, на переправу і знову на горбі – аж до хати. Для того, щоб регулярно отримувати з цієї справи прибуток, слід було заготовляти цілий вагон і продавати теж вагон. А два мішки – це лише ризик надірватися, нажити грижу. Проте жінка вимагала від нього ощадності та хазяйновитості і він підкорявся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Настав 39-й рік, якось непомітно змінилася влада. У селі з'явилися "совіти". Майже одразу потому, ніби й не було двох років повільних і підозрілих змін, яких селяни аж ніяк не схвалювали, прийшли німці. Діти тішилися, коли зрідка приїздили штабні автомобілі – можна було ризикнути і проїхатися кількадесят метрів на задньому бампері. Так загинув дідовий молодший брат – німецьке авто раптово спинилося, дверцята розчахнулися і звідти з лайкою вискочив високий офіцер у кітелі та шинелі, він щось крикнув навздогін утікачу, а що той не обертався, роздратовано вихопив із кобури зброю і почав стріляти. 13 річний хлопчина скочив у кукурудзу і вже майже врятувався, але полковник саме влучив йому у спину. Побачивши, що дитина впала і не підводиться, він коротко зареготав, варнякнув щось самому собі, повернувся в авто і наказав водієві їхати далі. Хлопця принесли додому пізно ввечері. Куля прошила йому праву легеню і вийшла через груди. Лікаря довго не було, а коли він нарешті з'явився, зарадити вже не міг – рана почала гноїтися, хлопця тіпало у пропасниці і життя витікало з нього, наче вода з простреленого глечика. Він простогнав ще тиждень, з кожним днем все тихіше, під кінець майже не подаючи ознак життя. Мати їхня навіть не плакала, коли син помер, а дід і поготів – ніколи було.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лінія фронту забрала життя ще кількох друзів – випадкові кулі вражали випадкових людей, смерть з'являлася ніби нізвідки, і чоловіки нагло падали поеред вулиці, а то й в хатах. Втім друзів і дружби дід майже не знав – колеги виявлялися надто дрібними і зрадливими, щоб величати їх цим званням. Повернулася радянська армія. У лісах залишилося ще трохи місцевих хлопців. Десь за два роки їх вистріляли – а хто лишився живий, потрапив до Сибіру. Починався новий етап життя. Коли нова влада забрала худобу і землю, він твердо вирішив тікати до міста. Не було документів, у колгоспі вимагали виконувати трудодні за копійки. Пухли від голоду. Нарешті він зважився вступити до якогось будівельного загону і потрапив на Схід України, де рік копав ями під опори ліній електропередач, носив цеглу, мішав розчин… Вдома залишилася мала донька. Від запалення легенів помер син, а він навіть не зміг приїхати на похорон, щоб востаннє побачити маленьке обличчя того, на кого покладав майже всі надії. Рід згасає… Накопичувалася втома і хвороби. Праця ставала все нестерпнішою, а її не меншало. Ще кілька спроб вирватися, пробити безжальну механістичну систему, завершилися невдачею. Він повернувся до городу в кілька сотих і колгоспного поля, яке колись належало йому.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На третій день дідового перебування у їхньому помешканні Борис вирішив, що він уже настраждався доволі, і з нього годі. Повернувшись з роботи і вживши для дужчої аргесивності ще півсклянки оковитої з недоторканного запасу, що зберігався у холодильнику, він відкликав Тому на кухню, щоб остаточно з'ясувати стосунки. Жінка похитувалася, ніби теж щойно випила, і трималася за стіну.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Слухай… — сміливості у нього раптом забракло і він розпочав здалеку. — Ти як думаєш… дід ще довго… я маю на увазі, у нас пробуде, — поспішив уточнити він, зарум'янівши від сорому.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома нічого не відповіла, лише невизначено зітнувши плечима. Це не був жест зневаги – вона справді знала не більше від чоловіка і безглузда балачка, що тільки ятрила її, видавалася їй зайвою. Між тим Борис відчув себе саме знехтуваним — йому не готували вечерю й сніданок, не прали брудні речі, а тепер ще й не хочуть відповідати.</w:t>
       </w:r>
     </w:p>
@@ -1417,51 +1457,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Матір щось запитувала у Томи, розважливо і по-діловому, наче йшлося не про зникнення людини, а про повсякденну справу, про підготовку до сподіваного свята. Дідовий труп лежав на ліжку в новому костюмі, очі йому заплющили, бороду зголили — Тамара кілька хвилин марно намагалася виблювати, конаючи над унітазом, коли побачила, як гостре лезо стинає густу білу щетину, місцями врізаючись в плоть, з якої проте вже не виступала кров… Ніч, тиша, чути як скапує зі свічки на грудях небіжчика воск. Тома думає про небуття і не відчуває страху, лише огиду і відчай… Одне й теж, без змін. Цей потворний ритуал не змінюється століттями. Коли у житті якісь зміни, бодай поверхові, відбуваються щомиті, то смерть однакова, завжди і скрізь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Надходить ранок. З'являється Томин батько, торкається плеча дружини, щось шепоче. Повертається звідкись втомлений Василь і каже їй, що з вивозом діда нічого не виходить, доведеться ховати на міському цвинтарі — він вже домовився. Тома вже не має сил опиратися, сперечатися, доводити, що остання воля небіжчика — це якась там святість і порушити краще закон, ніж її… Якусь мляву спробу змінити щось робить її матір, яка відводить Василя набік і починає голосно йому пояснювати, що так не можна, бо в селі всі чекають, люди готуються. Василь терпляче все це вислуховує і незворушно пояснює, що без дозволу на вивіз тіла, який ні йому, ні Томі за браком часу не вдалося вибити, ніхто не візьметься транспортувати труп, скільки б за це йому не пообіцяли. Врешті, тоді на всіх і на Тому в першу чергу очікують неприємності… Мати раптом погоджується, кудись зникає разом із батьком, певно, щоб сказати йому, що треба попередити людей у селі. Забави не буде…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чоловіки (геть чужі і незнайомі Томі люди, що невідомо звідки і як потрапили в її помешкання) підхопили мертвого на руки, похитуючись під вагою грузного трупа, зробили кілька кроків; один, найвищий, намагався керувати рештою, вигукуючи якісь непрактичні вказівки і лише заважаючи іншим; нарешті вони опинилися над труною і впустили діда туди. Глухо гепнуло, піднявся стовп куряви. Василь наливав у кухні горілку для помічників, вони випивали, крекали, надміру гучно висловлювали співчуття, потім виходили курити на коридор, де щось жваво обговорювали. Словом, життя тривало…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Два наступні тижні минули для Томи, як два дні. Вона навіть жартувала на роботі, але щось у ній ніби вмерло разом із дідом, якийсь рухливий живчик, що рухає тебе вперед, примушує борсатися і природно вливатися в життя. Вона закостеніла, муміфікувалася, вона дихала холодно, в унісон із смертю, наче закликаючи її, припрошуючи, викликаючи до себе. Чорна синтетична блузка муляла тіло, свербіло під пахами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Два тижні потому минули для Томи, як два роки — два нестерпно довгих роки, порожні і пекучі, ніби концентрований оцет. Обличчя співробітниць, які жадібно тяглися до неї, щиро вірячи, ніби чинять добро, втинаючи свої пащеки у її життя, невідступна увага, розпитування і ідіотські поради. Що вони моужть радити, коли це сталося не з ними? Звідки вони можуть знати, як зараз почувається вона?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Холодний весняний вітер тяг з гір залишки снігу і розпорошував їх над містом. Вона проходила повз брудні стіни, в які роками впиналася кіптява вулиць, якими стікала каламуть дощів, дивилася на них і відчувала нестерпне і неприроднє для живого бажання не бути — сховатися або й зникнути взагалі… Але не можна було не лише спинитися, вона не могла дозволити собі навіть хвилевого перепочинку. Дома накопичилася бездонна прірва якихось робіт, що висіли на ній.</w:t>
       </w:r>
     </w:p>
@@ -1496,180 +1537,184 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вийшов у коридор, напастував взуття, зібрався продовжити ритуал зітхань, але чомусь стримався. "Сьогодні — перший день решти мого життя," — згадав він раптом фразу із якогось фільму. "Якщо це не останній мій день," — доповнював за тим герой, якому судилося померти за кілька годин. Василь здригнувся; може, від холоду, бо крізь шпарину у дверях немилосердно тягло.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він натягнув куртку, кашкет, взувся і, з якоюсь враз нахлинулою байдужістю позіхнувши, вийшов, щоб вже ніколи не повернутися. Ввечері його, п'яного, затисне поміж двох автомобілів, підкине високо в повітря і вдарить спочатку до капоту, потім до землі… Довкола розбризкається кров, збіжаться люди, а ті, хто бачив, що сталося насправді, навпаки зникнуть. За кілька хвилин з'явиться швидка, бездиханне тіло кинуть на ноші, оперативно доставлять в лікарню, поставлять на реанімаційне ліжко, підключать до апарату штучного дихання. Тома дізнається про все аж вранці, їй потелефонують на роботу. Вона ж, сама відчувши щось лихе ще звечора, сприйме звістку байдуже і беземоційно. Задля пристойності приїде в лікарню і просидить біля тіла чоловіка до самого кінця, якого стоїчно чекатиме більше двох діб… Йому, як і дідусеві, здуло живіт — певно, ударом пошкодило всі внутрішні органи і важко уявити, на що б перетворилося його і її життя, якби лікарям вдалося його воскресити. Однак Василь не виходив з коми, і товстошкірий лікар з товстими пещеними ручками, якось вранці, після 5 хвилинки у кабінеті заввіділенням підійшов до напівзомлілої Томи, щоб повідомити їй, що надії, на жаль, немає і вони змушені припинити роботу апарату, який підтримував її Василя у підвішеному стані між життям і смертю. Вона не кричала, не впадала в істерику, як цього боявся лікар, якому довелося вже не один раз виконувати смертний вирок, присуджений консиліумом — підійти до апарату і, клацнувши одним пальцем тумблер, спинити чиєсь серце. Вона просто попросила дозволу підійти до чоловіка і попрощатися з ним. Лікар зітнув плечима — нехай собі, якраз цього родичі зазвичай ніколи не роблять. Тома підійшла до його набряклого живота, що нагадував величезну повітряну кульку і продовжував збільшуватися. Вона злякалася, що він от-от лусне і вийшла... Лікар ледь помітно кивнув їй у дверях, одразу зайшов до палати, не затримуючись там довше, ніж того велів обов'язок, вийшов, швидким кроком перетнув коридор і зник в лікарській.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За кілька хвилин Тома стала вдовою. Вона чомусь чекала в коридорі, доки їй цього не сповістили — може, все ще сподіваючись на якесь чудо? Марно, для чудес існують інші, не ми, розчаровані і розчавлені…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він отямився десь під ранок, коли поруч вже не залишилося нікого з тих, хто був біля нього звечора. Холод чіплявся до одягу з внутрішнього боку, наповнював крізь шпарини у шкірі все тіло і опікав м'язи. В очах паморочилося, руки тремтіли; щось смерділо — він пригадав собі, що орієнтовно кілька годин тому його знудило і вирвало потужним кислим струменем просто на підлогу. На рукавах куртки залишилося кілька клейких плямок-горошинок. Брудна засолена скатертина під затерплою головою то фіалковіло-сіріла від непевного проміння несправної лампи денного світла, то на якусь мить зникала у темряві. Порожня сільничка, довгаста і вузька ваза з вицвілими (відцвілими?) пластмасовими квітами. Дешеві речі — як безкоштовна громадська вбиральня — вони огидні і неякісні. А все тому, що легкодоступні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За спиною відлунювали від кахлів підлоги чиїсь по-військовому різкі і методичні кроки, але обернутися, щоб подивитися, хто то, він не міг. Не було сил. Нічого не хотілося, лише спати. Або розчинитися в хаосі, у сум'ятті небуття. Кроки спинилися десь позаду — за метр, а може й ближче — він просто фізично відчув, як той, хто спинився, нахиляється до його вуха. Від того, що діється, відгонило кіношністю, дешевим і смердючим сюрреалізмом; можливо навіть вульгарним гіперреалізмом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Мх… — тихо озвався хтось із-за спини, готуючись щось сказати. — Я перепрошую, пане…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">мусив</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> обернутися і хоч щось відповісти. Цього вимагав якийсь неозначений кодекс, якийсь ген місцевості, де він виріс. Із зусиллям примусив своє тіло поворухнутися — світ поплив перед очима, змигнув, зник у темряві, потім розмазався усіма присутніми барвами і нарешті зафіксувався. Перед ним було обличчя, яке виринало з-над контрастного чорного метелика і білого комірця-стійки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ми зачиняємося… — так само тихо озвався вилицюватий бармен, одяг і делікатність якого геть не пасували цьому приміщенню — велетенській, десь зо сто квадратних метрів, залі, що розташовувалась у фургончику.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він подивився на хлопця майже агресивно — навіщо той потурбував його через таку дрібницю? Хочуть зачинятися? — заради Бога, але до чого тут він? Чому його хоча б на хвилину не залишать самого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— На жаль, Ви мусите йти звідси…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Це повідомлення було наче повістка з прокуратури, ніби виклик на допит або тортури. Він подивився крізь велике погратоване вікно надвір, де лиш починало сіріти і спробував уявити, у скільки разів той, зовнішній холод лютіший від цього, з яким він не може впоратися тут. Крім того, його примушували рухатися, робити якісь кроки, що могли датися хіба шаленими надзусиллями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бармен вже не усміхався, у втомлених очах напроти з'явилася ворожість, і він раптом зрозумів небезпеку і непевність свого становища. Адже в такому стані він не становитиме жодної загрози навіть для дуже втомленого бармена і той завиграшки впорається з ним — спочатку штовхне додолу, потім почне бити ногами, нарешті вхопить до рук великого тесака з-за стійки і, стиснувши руків'я долонею так, що лезо опиниться внизу… Все це промайнуло у погляді того хлопця, що виставляв його за двері, а може, йому лише здалося. Він підвівся, опираючись рукою на стілець, але трохи не розрахував місцезнаходження центру ваги і похитнувся. Бармен підхопив його під руку, але в цьому поруху вже не було й крихти дружності, той діяв презирливо і беземоційно, наче вишибала. Легкий (щоб не впав) поштовх у напрямку дверей. Він таки трохи заточився, але встояв. Двері неохоче піддалися і під тиском пружини швидко полетіли назад — назустріч темряві порожнього кафе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Синдром ампутанта — певен час після операції продовжує боліти чи чухатися відтятий орган — нога, рука, голова. В дитинстві, коли він разом із батьками вперше змінив житло, ще довго, забуваючись, повертався із школи до старого дому, і лише на порозі спохоплювався, червонів, уявляючи непорозуміння, яке от-от мало трапитися. Він знервовано тікав, майже біг від колись свого дому, контури кімнат якого зникали з пам'яті, як і все, що минає; лишалася лише якась тінь, загальна означеність "мій колишній дім", що ховалася за стандартним фасадом, з вікон котрого інколи визирали знайомі і незнайомі фізії — кричали щось одна одній жінки, гиготіли прищаві дівчатка-підлітки, що нещодавно позбулися цноти… У снах він таки потрапляв у ту, навіки втрачену квартиру, відмикаючи її старим ключем — там хтось уже мешкав, але саме спав у ліжку, що стояло точнісінько на місці його дивану. Горів телевізор, але не їхній "Електрон", а нова модель іноземного виробництва з пласким екраном. Він наближався до екрану, стараючись ступати нечутно, вдивлявся у сіру розпливчасту картину і чомусь намагався відшукати на одному з каналів якусь програму. Раптом вмикалося світло, озивалася нестерпно гучна сигналізація, невідомий з ліжка схоплювався, метався до стіни, на якій висіла рушниця і, націливши її на Марка, зажадав негайних пояснень. Той белькотів щось про своє право бодай інколи, бодай у снах — та це ж сон! — навідуватися у своє колишнє помешкання, проте зброя у руках нового мешканця однокімнатки виблискувала надто реально, надто зловісно, і він схоплювався, рясно скроплений холодним потом страху.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вітер задував йому за комір згустки туману, ноги тремтіли і відмовлялися слухатися. Якби не жахлива холоднеча, що примушувала його зіщулитися і тремтіти тілом та духом, він просто впав би на якусь лавчину і заснув. Вогкий мороз штовхав Марка вперед — бездумно і безперспективно. Він зашпортався за прочинений каналізаційний люк і трохи не впав у яму. Сірі будинки потроху проступали крізь темряву, вималовуючись на фоні молочного кисілю і затінюючи скелети дерев. Спалахували вікна у тих, кому найраніше ставати до праці. В тумані світло розповзалося, жевріло і блимало, але відчуття тепла, схованого за цими вогниками, чомусь примушувало Марка почуватися ще більш змерзлим і самотнім тут, на вулиці. Ніхто його вже ніде не чекає. Він зіщулився ще дужче, згорбився і посунув далі, вийшовши на проїжджу частину. Спалахнули вуличні ліхтарі, розганяючи рештки туману, час від часу вулицею повз Марка прошмигували перші авто. На роботу вийшли двірники, мляво розмахуючи своїми віниками. Але від цього Маркові не стало менш самотньо. Важка голова падала на груди, очі злипалися. З кількох під'їздів бадьоро вийшли надвір люди в сірих і чорних плащах, злилися в колону і закрокували поруч із Марком. Вони маже не розмовляли, по-військовому чітко вимахували руками, ступали в ногу і рівно тримали голови. Їхня дисциплінованість захопиа Марка, він забув про втому і похмілля, намагаючись відтворювати ці нехитрі методичні рухи, але йому погано вдавалося. Він увійшов в азарт і чим гірше у нього виходило, тим затятіше намагався бути схожим на колону. По дорозі до них приєднувалися нові й нові люди, вони обступали Марка з усіх боків і не озираючись крокували кудись вперед. Йому треба було повертати, але натовп йшов прямо і потяг його за собою. На якусь мить він завагався, збився з ритму, проте спинитися не встиг — хтось штовхнув його плечем, підпихаючи в загальному напрямку і Маркові за відсутністю інших перспектив довелося скоритися. За кілька хвилин вони вийшли центральною вулицею з густозаселених мікрорайонів на пустир, де починалася промислова зона. Марко вже зрозумів, куди рухаються ці люди. Вони йшли на завод (один із небагатьох, що все ще функціонував у цьому зомлілому від економічної кризи місті), де донедавна працював на керівній посаді його батько. Він пішов з цими людьми за інерцією, бо не раз крокував цим шляхом сам, а ще частіше їздив сюди на батьковому авто… Тепер же завод з височезними закіптюженими трубами, з яких навіть вночі елегантно звивається тоненька цівка диму, нараз став чужим… Його привів сюди той самий синдром ампутанта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко спинився біля прохідної, звернув набік, пройшов вулицею ще метрів зо сто і зазирнув у одну з робітничих забігайлівок, що відкрилася першою. Дешевий "гастрономчик" із запахом ліверу, курива і похмільних сто грамів. Вистояв чергу, вислухав новини якогось цеху і примостився за стійкою поруч із кількома робітниками, обличчя яких видалися йому знайомими. В почорнілих руках із брудними поламаними нігтями, вони тримали гранчасті склянки і шматки ковбаси, зробленої з хрящів здохлих тварин. Марко вирішив обійтися без закуски. Крім смердючої горілки, яку, певно, виробляли з відходів виробництва, він купив собі ще кухоль пива. Сподівався загрітися.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Огорожа заводу протягом кількох сотень метрів була заклеєна передвиборною агітацією — плакатами, листівками, написами, зробленими неякісною червоною фарбою, що розпливалася і стікала парканом донизу, наче кров. Вулицею поволі сунулися тролейбуси з робітниками, а Марко брів у зворотньому напрямку, вчитуючись у написи, які саме почали затирати ацетоном кілька чоловік у куфайках. Кожен напис звинувачував усіх кандидатів у хабарництві, окрім якогось одного, звісно. За останнього і радили голосувати. На горизонті з'явилося величезне червоне сонце, визирнуло з-над будівель, засліпило закіптюжені труби, зайнялось над парканом яскравим півколом пекла і за кілька хвилин злетіло у небо, як повітряна кулька. Марко задивився і не помітив, що його гукають…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З авта по той бік дороги визирав чоловік і заклично махав йому рукою. Марко примружив очі, але ніяк не міг пізнати того, хто махає — було надто далеко, щоб вирізнити риси обличчя. Однак безумовно, запросини стосувалися саме його, бо чоловік кілька разів, скрутивши газету трубою і приклавши її до уст, немов у гучномовець, прокричав Маркове ім'я і прізвище. Марко спинився, несподівана зустріч викликала у нього невдоволення і розгубленість. Знову нахлинула втома. Вдати, що він не почув і не побачив людини з автомобіля, вже не випадало, однак якесь чуття підказувало Маркові, що йти назустріч не варто. Отож, навіть не дбаючи про збереження пристойності, він розвернувся і поволі почимчикував туди, звідки прийшов — у бік міста. Назустріч мчали переповнені мікроавтобуси і тролейбуси, летіли шикарні легкові авто, сунули вантажівки… Попереду з-поза моста виднілося місто — шпилі, телевежа, дахи висотних будинків. Чим ближче він підходив до моста через ріку, тим вищало місто і ширша перспектива відкривалася. Праворуч стіною стояли панельні багатоперхівки робітничих кварталів. Попереду — скупчення архітектурних пам'яток, збудованих ще два століття тому, за часів Австро-Угорщини. Атланти, які підпирають балкони, колони, витіюваті дахи і піддашшя, підгнилі стіни… Марко якраз перейшов вулицю і ступив на міст, коли поруч спинився червоно-сірий "мерседес-бенц", той самий, з якого кілька хвилин тому до нього звертався чоловік. З авта вискакує плечистий молодик із доволі своєрідною зачіскою — щось на мотив індіанців з американських прерій. Кілька важких ланціів на руках і шиї — підробка під золото. У вусі — масивна сережка; погляд злий і бездумний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Тєбя ж пра-асілі па-адайті, падла!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко спиняється, до нього раптом доходить, що гра скінчилася і починається справжнє життя, починається якраз там, де він цього не сподівався. Громила підхоплює його під руку і штовхає до задніх дверцят. Ті прочиняються, Марко відчуває легкий, але образливий удар в спину і падає на сидіння лімузину.</w:t>
       </w:r>
     </w:p>
@@ -1697,51 +1742,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— А хто вам сказав, що ми незнайомі. Я от вас, бачите, добре знаю. Отже, виходить, що ми знайомі. Але коли ви думаєте, що ця зустріч присвячена вашій газеті чи якимось там матеріалам про губернатора, то ви помиляєтесь. Це нікому, крім кількох мудил не цікаво. Я маю на увазі серйозних людей. Ми ж із вами серйозні люди?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я про вас нічого сказати не можу. Ні лихого, ні доброго, — чомусь вдався до цілковитої непоступливості Марко, — втім дещо злого ви мені заподіяли — проти моєї волі всадили до цього салону і везете невідомо куди.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чоловік усміхнувся. В нього були великі банькаті очі, тонкі чорні вусики і зморшкувате обличчя…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сьогодні газетний день, а це означає, що в редакції переполох — постійно дзеленчть дзвіночок при вході, до кожного приходять відвідувачі, приміщенням туди-сюди безперервно снують десятки невідомих людей. Армагедон! І — що найгірше — усі вони тут, бо щось написали — обов'язково тямуще і значне. Це просто покута доби — всі шось пишуть, проте вже давно ніхто не читає. Читач зник як клас, тепер і книжки видаються тиражами хіба до 3 тисяч примірників, щоб автор зміг роздарувати їх найближчим друзям, які, свого часу теж презентували йому своє виданя без особливих сподівань на відчитаність.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але коли вони еладуть ці теки списаного паперу переді мною на стіл і починають ще й пояснювати, що саме переді мною — який безцінний скарб, яка неспалима мудрість — терпець мені уривається. Бо ж чим я гірший за інших? Чому я повинен читати це все, та ще й слухати коментарі? Найгірше, що немає Марка. На будь-яку справу його вистачає лише спочатку — спалахнувши, як запальничка, він наскрізь чимось проймається, весь віддається задуманому, алодить ідеї, як миші дітей, і сам же їх заперечує, щоб народити нові. Проте запал швидко вичерпується, він потроху гасне, а потім нараз цілковито байдужіє до початого і, кинувши його напризволяще, неприкаяно блукає з порожнім поглядом… Я зрозумів цього типа одразу — надто вже жваво він кинувся до свого першого номеру. Друга газета — це був пік його активності, вершина, над якою лише небо; Марко тоді навіть трохи змінив дизайн нашого тижневика (таким він зберігається донині) і почав вимагати від журналістів змінити спосіб мислення, а відтак ставлення до праці. Він прочитав перед втомленими і сірими від рутини обличчями цілу лекцію про незаангажованість та потребу знайти і зрозуміти свого читача — словом виливав на наші голови якісь вторинні помиї, себто всі ті новітні теорії, яких він бозна де нахапався, певно на одному із англо-американських семінарів… А я вже бачив, що це агонія, бо хлопець, насправді вже втративши інтерес до справи, примушував себе виконувати обов'язок, примушував себе щось відчувати і ставав ще активнішим, ще заповзятішим, його мучило сумління, а може, й не сумління, може, він просто все ще не міг збагнути, що з ним діється і що з цим робити. Однак він успішно вдавав перед собою і іншими зацікавленість газетою ще кілька тижнів — я ж лише усміхався, потроху впрягаючись у нелегке ярмо справжнього редакторства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Звісно ж скоро він охолов повністю — пручатися не мало сенсу, тим паче, що справа, як виявилося, може робитися сама собою — розумний розподіл обов'язків і видимість праці стали для нього на певен час порятунком від глобальної пустки і — як її наслідок — запою.</w:t>
       </w:r>
     </w:p>
@@ -1797,51 +1843,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Слава презирливо кривиться — професор Фройд уже усім встиг добряче осточортіти, хоча не так давно ним шалено захоплювалися. Така доля кожного вчення, кожної ідеї — від несприйняття загалу вона через овації врешті приходить у тиху гавань знудніння. Я відчуваю, що хочу відлити, але чомусь соромлюся своєї давньої доброї подруги Слави, з якою разом пройшов… простіше буде перелічити, чого ми не пройшли.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я би не хотів бути надто раціональним, не хотів би все теро…, теорер…, теори…ретизувати… — це слово далося мені важко, і я аж полегшено зітхнув, нарешті вимовивши його, — можливо, навіть цікавіше, що ми просто такі, як є і не можемо цього пояснити, бо якби ти виписала мені зараз рецепт суму чи радощів, я не впевнений, що схотів би ним скористатися. Це нудно… — я зітхнув і подумав, що мені стає нудно зі Славою, після клімаксу вона змінилася і не на краще — обличчя наче зблякло, у неї почали тремтіти руки, як у зайця вуха, а секс перетворився на якусь нецікаву для обох повинність, покуту за минуле, ритуал у пам'ять молодості, який ми стоїчно, зціпивши зуби, виконували. Я ніколи її не любив по-справжньому. Чи таки любив, але не як коханку, а просто як одну із тих, хто був біля мене поруч, торкався якихось струн душі і викликав тим чи сум, чи радість, без жодних рецептів. Я, бувало, довго не спілкувався з нею поза редакцією, а потім, відчувшись дико самотнім, раптово згадував номер телефону, викликав її в редакцію, знаючи, що, щоб там не було, вона завжди прийде. Принаймні у цьому я міг на неї покластися. Щойно, недобре згадуючи Славу при комусь із товаришів, перераховуючи її недоліки, я раптом потребував зустрічі з нею, ніби, щоб вибачитися, чи згасити докори сумління. Втім, я ніколи не вважав, що здатен на це через такі дрібниці — совість свою, як звик я віджартовуватися у випадках гострих випадів від владних чинуш, я проміняв у першому класі на пенал. От і все, нічому докорятися тепер. Тільки от чому я раз-по-раз тягнувся до неї, не відчуваючи від того полегкості, лише розчарування — і від Слави, і — щонайгірше — від себе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тепер я дивлюся на її відцвіле волосся і, знаючи, що колись секс був для цієї жінки трохи не сенсом існування, шкодую її. Подейкують, що один із редакторів нашої газети через неї розлучився і полетів з роботи, а інший став імпотентом, не впоравшись із вимогами, які вона ставила у ті роки. Що зосталося? — помнуті руки, скривлені уста, озлоблений на весь світ ревнивий покруч-чоловік і пам'ять. Все, що поза минулим, приносить страждання. Її ранить навіть мій бадьорий голос, бо я хоч якусь та насолоду від злягання ще одержую, бо мені це ще доступно в усіх випадках, я можу спаруватися навіть з 16 річною дівчинкою, навіть з молодшою, а для неї принади любощів стали минулим у будь-якому разі. Вона починає поволі доживати, вона неначе нараз отямилася зі сну і зрозуміла, що потяг життя вже набрав шаленлї швидкості і некеровано мчить до прірви смерті. Вона безпорадно озирається, намагаючись щось вгледіти за поворотом, але його вже нема. Минуле мертве, це фікція, примара, дана нам у вигляді пам'яті лише для того, щоб ми зберігали тожсамість, не розпадалися на безліч частинок, ніяк між собою не пов'язаних, не ставали лише миттю…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чомусь спливає з глибин пам'яті на поверхню свідомості моя перша зрада. Чи перша? Зраджувати ми ж вчимося з пелюшок — батька, коли кажемо мамі, що любимо її більше, ніж його; потім маму, коли залишаємося на ніч у дідуся-бабусі, замість щоб повертатися додому.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я, наче архіваріус, що, перегортаючи без жодної конкретної мети якісь кипи паперу, раптом натрапив на щось цікаве, угледів у собі гандж, причину глибокозасілого в мене статевого збочення.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Неля ще не була хвора, її ноги навіть видавалися мені красивими, я пишався виходити із нею в люди — мені заздрили, я шалено ревнував, перехоплюючи захоплені погляди чоловіків, спрямовані на її груди чи сідниці.</w:t>
       </w:r>
     </w:p>
@@ -1883,51 +1930,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не було тоді ще Слави, не було нинішньої редакції; я працював у якійсь вошивій заводській газетівці, де на столах стукотіли лише дві друкарські машинки — одна велетенська електрична, а інша портативна, механічна, за якою любив працювати я. Верстка в ті часи була значно складніша — про комп'ютерну ще ніхто не чув, доводилося набирати тексти в друкарні. За помилки передбачалося суворе покарання, номер уважно вичитували у спеціальному відділі заводської парторганізації, яким керував лисий недоумок в окулярах. Він завжди мав претензії до нашого редактора, в якого зараз пожовкле обличчя алкоголіка і сірий погляд, що нічого не виражає при зустрічах. Він мене вже не впізнає, лише інколи придивляється уважніше, коли я нажахано зупиняюся проти нього. Бродить в компанії останніх алкашів однією із центральних алей нашого маленького містечка — десь там поруч є притон, в якому продають дешеву горілку; цікаво, звідки у тих бідачиськ, що їхні бездиханні тіла якось вранці знаходять на лавках переохолодженими, знаходяться гроші на цю смертельну для них отруту. Напившись, він виступає з гурту, похитуючись підходить до перехожих, звичайних людей, вигляд яких йому щось нагадує, він же сам колись був схожим на них, був серед них, а не поза межами суспільства, як зараз, люди сахаються його, наче прокаженого, кидаються вбік, а він хоче щось сказати їхньою мовою, пояснити їм, що він такий самий, що він ненавмисно, але з горлянки виривається тільки гудіння і незрозуміле варнякання — він уже й слова забув. Тоді він також любив причащатися до пляшки, але ж зі словами зате виробляв яке! А на партогранізацію, яка потроху загиналася (часи вже не ті були, запах змін і гнилі монструальної руйнації долинав і до нашого заводу), йому було начхати. Він міг запросто послати якнайдалі лисого мудака в окулярах…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У тій самій парторганізації працювала тоді така собі Валя. Їй було років 30, і саме вона, а аж ніяк не я, тоді ще геть юний, була ініціатором наших стосунків. Хоча навіщо виправдовуватися, це все одно тепер не має ніякого значення.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пам'ятаю одразу зрозумів, чим все завершиться, щойно я, полум'яніючи і задихаючись від хвилювання, домовився з нею про зустріч. Вона вся сяяла, випромінювала з себе якусь дику, майже тваринну радість і дивуюся, чому вона, така квітуча, обрала для зв'язку саме мене, похмурого, закомплексованого та закляклого від сумнівів — певно тільки через те, що я був наймолодшим з її оточення і трохи закоханим — не так в неї, як у її красу. Дуже боявся, що випадково (я майже впевнив себе у тому, що це неодмінно трапиться — спрацює так званий закон підлоти) зустрінуся з Нелею. Вона справді інколи проходила повз те місце, на якому я необачно домовився про зустріч з Валею. Мене мучило сумління, я терзався, ніяк не міг знайти собі місця від неспокою. Жах того, що все виявиться, стане відомим дружині не давав мені почуватися розкуто у бесіді. Я здебільшого мовчав, відповідав на запитання дами недоладу. Повів її спочатку в якесь кафе, потім, даремно гаючи час, до міського озера. На березі, в сутінках вона, здається, сама мене поцілувала. Ми кохалися просто там, в якихось кущах. Коли було по всьому, я спочатку відчув радість, потім втому і раптом з'явилося бажання бігти додому і у всьому зізнатися. Однак той нетривалий зв'язок мав терапевтичний ефект — сам зрадивши дружину, я став менше боятися перелюбу від неї.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він лежав на підлозі, широко розкинувши руки і заплющивши очі. Під повіками розпливалися якісь видива, хоча здебільшого просто геометричні фігури. Крізь тонку щілину між гардинами в кімнату вривалося сонце, розрізало простір і вичавлювало раптові і несподівані тіні. Екран телевізора, ніби розполовинений промінчиком, тонув у весняних пахощах. Марко зморщився, спробував змахнути рукою світло з обличчя, немов то була муха чи тарган, нарешті зітхнув і відсунувся вбік. Він уже не спав, хоча дрімота ще сплутувала його тіло в'язами непевності та вимагала повернення у стан небуття. Спробував повернутися в сон, однак це вже було додумування сюжету перерваного видіння.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко згадував, спогади просочувалися звідкись з-поміж лопаток, де муляв легкий протяг; йому бачилися тіні хмар, що борознили сіру торішню траву чужого подвір'я, як ескадра швидких міноносців з прапорами на кормі бухту в одному з приморських портів. Батько незадоволено розгортав носаком черевика з лакованою шкірою попіл від вогнища, мачуха щось недоладно торохкотіла — ця красива ефектна кобіта ніяк не могла позбутися комплексів непостійності та меншовартості, і, щоб якось виправдати свою присутність у їхньому житті, вона намагалася бути тим, ким бути не могла — дотепною і розумною жінкою, якої, як їй здавалося, потребував Марковий тато. Він же, будучи чоловіком недурним, обрав її якраз за ті риси, що були притаманні Олександрі насправді — тихість, непоказність, сором'язливість і надійність. Його дратували її безглузді ескапади, встрявання в розмови, дурнуваті жарти. Він знервовано смикав плечем, але не казав нічого — це не входило в його правила: примушувати людей бути такими, якими вони мали би бути. Новий дім, який вони щойно придбали, містився неподалік від центру міста, однак відділений від автомагістралей кількома кварталами, ховався на тихій пошарпаній вуличці, у затінку занедбаного саду. Батько вже жалкував про покупку, зроблену під тиском дружини — Маркова мама померла від раку через кілька років по народженні сина. Під парканом гавкав приблуда-пес. Великий кудлатий собака з поплямленою болотом, нечесаною шерстю — чудовим прихистком для бліх — втік від господарів і повернувся на місцее свого постійного проживання. Він кілька днів не їв і, помітивши людей, радісно загавкав і замахав хвостом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я ж казав тим придуркам, щоб вони забрали свого пса! — зірвався на крик тато.</w:t>
       </w:r>
     </w:p>
@@ -1990,134 +2038,138 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вони п'ють каву і розмовляють про море, де Саша ніколи не була. Вона навмисно обирає ті теми, які близькі хлопцеві, щоб розвинути в ньому певність. Усміхається і слухає, як він розповідає, вигадуючи якісь історії, що з ним буцімто траплялися. Саша зручно вмощує спину у фотелі, простягає ноги вперед, вкладає їх на табуретку поруч із ногами хлопця, помічає як він запинається, червоніє, відшукуючи у пам'яті нитку розповіді, кількаразово повторює останнє слово. У неї високо здіймаються груди. Обоє збуджені до неможливості, але й цього разу нічого не буде — в них не вистачить сміливості перейти цю межу, ні він, ні вона не готові зробити першого кроку і чекають цього від іншого, щоб потім виправдати себе перед собою і звинуватити партнера. Крім того він боїться відмови, йому страшно, що, може статися, він усе переплутав, що насправді вона зовсім не відчуває того ж, що він, і як тоді жити далі після марної спроби поцілунку, ляпаса і… Він дивиться на її ноги, що торкаються його литок, ворушаться, немов скубочуть і йому забиває подих. Він вже не може розмовляти, чи тим паче щось вигадувати. Він видихся і мовчить. Вона відкриває було рота, щоб перервати це, зробити природнішим і звичнішим, однак не може поворухнутися. Вони сидять, заклякши, страждаючи від нерухомості, але бояться розігнутися, щоб, бува, не урвати контакт тіл. Швидко вечоріє, кухню заповнює морок, вони наче розчиняються і стають недосяжними один для одного. Нарешті вона роздратовано встає, нічого не кажучи, йде до мийки і починає гуркотіти посудом. Марко не розуміє — чи це просто вибрик жіночих гормонів, чи вона злоститься на нього за бездіяльність. Він розгублено зітхає і у гнітючому настрої шкутильгає нагору — в свою кімнату. Подивитися відек — і спати. А назавтра, мовби нічого й не було — все розпочнеться з початку і невідомо чи й настане коли-небудь розрішення, чи все триватиме лише на рівні дотиків і поглядів, які заперечуватимуть слова. З якогось часу Саша стала регулярно розводитися про свого чоловіка. Вона, погладжуючи хлопцеві руку, казала йому, як вона любить його батька і який той чудовий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ти повинен бути щасливий, що маєш такого тата, — повторювала вона, і він не знав чому вірити — тому, що сказано, чи тому, як сказано.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пса вони зазвичай вигулювали удвох — він, як мужчина, вів перед, тримаючи за повідок, вона тулилися до його руки, знову ж таки, щоб додати йому певності, примусити відчутись сильним, справжнім чоловіком. Марко гонорово роздивлявся навкруги — мовляв, дивіться на нас, бачите, яку класну кралю я веду під руку. Але нікому до них в цьому відгалуженні міста не було діла. Здавалося, що навкруги ніхто не живе. Будинки стояли занедбані і без жодних ознак життя. Сади потребували руки дбайливого садівника, поруйновані дахи з дірками — теслі. Грунтова дорога під ногами рясніла весняними калюжами і взуття після дощових прогулянок доводилося довго відтирати від багна під потужним гарячим струменем. Пес, щойно його виводили за хвіртку, наче казився — його несло вперед, він рвався з ланцюга і безоглядно нісся вперед, траскаючи навсібіч багном. Наздоганяючи звіра, обидвоє раділи як діти. Втім, чому як? — вони ж і були дітьми. Коли Саша виїздила на закупи в службовому авто чоловіка і Марко залишався сам, він знуджено блукав величезним будинком — порожніми брудними кімнатами, закутаними в павутиння, коридорами з претензією на елітарність і аристократизм. Він усміхався і намагався собі уявити тих людей, що жили тут раніше. Якісь принци крові, що марили себе королями Прикарпаття чи просто божевільні, закохані у 19 століття і впевнені, що колесо історії можна завиграшки повернути у зворотній бік. Тут велися неквапні розмови про сенс життя, а в цій кімнаті її колишні власники, певно не раз кохалися, шепотіли пристрасних слів, вульгарних і сороміцьких. Якщо уважно прислухатися, здається, відгомін цього шепотіння ледь-ледь скубоче вуха. Та ні, то шелестіння листя з саду. Село в місті. Провінція в провінції…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Чого ж ти хочеш?.. Що тобі треба? — допитувалася вона у мене.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У Нелі вже кілька років немає нижнього переднього зуба — на новий одразу після видалення не вистачило грошей, а потім сусідні зуби зрослися і щілина між ними тепер занадто мала для того, щоб вставити ще один, однак, коли жінка говорить, чорна дірка стає надто помітною.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Чого я хочу?.. — перепитав я, — Віриш, не знаю. Це як так звана загадкова слов'янська душа. Герой всіх лупить і п'є до розумопотьмарення, а навіщо? Розуму, європейської аналітики тут ні на йоту. Я не знаю, не розумію в чому річ… Це, може, якась деформація, якесь неправильне бажання, але я відчуваю, що те життя, яким живу я — недоладне і нецікаве. Я би хотів мати бодай ілюзію свободи — свободи пересування, свободи дій. Я би хотів мандрувати і не витрачати найкращих миттєвостей свого життя на залагодження побуту, на боротьбу з бюрократами, на твої істерики… Вибач. Я знаю, що це — не те. І знаю, що міг би відчути, віднайти, зрозуміти, що воно, щастя чи як би там його назвати, поруч…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я вже не мав сил пояснювати їй це. Такі от метафізичні відверті розмови траплялися дедалі рідше і ми протягом них раптом з'ясовували дивовижні протиріччя і неузгодженість світоглядних підвалин. Зі мною жила якась геть неспізнана, по-суті чужа жінка. Я знав її зовнішні прояви, але не розумів їх. Напевно і її жахало моє неспівпадіння з тим образом, до якого вона все ще зберігала прихильність. Ми змінилися з часу молодості, але не стали ближчими…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома вибралася на цвинтар десь за два тижні. Вона не могла би й собі самій пояснити, навіщо збирається у цю безглузду подорож до потойбіччя, однак солодкавісь нічогонероблення вже надто втомила її. Не вистачало сил позбутися речей чоловіка — вона мало не заплакала біля старої джинсової куртки, в якій він зустрічав її ще за часів студенства — такий високий, незігнутий і веселий. Вона намагалася пригадати собі риси його обличчя — вигнуті брови, довгі й тонкі, жіночі вії, затуманений алкоголем погляд — ні, це не те, на початку він був інакший… Вона струсонула головою, наче відганяючи нав'язливий образ із набряклим животом, що одразу викликав із шмаття спогадів інший труп — дідовий. Чоловік розпливався в її уяві, тонув у трясині небуття, пожирався потворою часу. Вона спробувала відшукати у пам'яті, доки не пізно, що ж її у ньому приваблювало. Чоло? Високе, гладке, втяте над скронями трикутничками пишного волосся (коли він почав пити, воно стало крихким і подушка щоранку залишала їй від його тіла лише ворсинистий залишок, наче від вилинялого кота)?.. Запах? Запах молодого дужого тіла, який потім зметаморфозився у сморід передчасного розкладання?.. Музика, якої довкола нього було завжди доволі, навіть у смерті? Цей нестримний знервований блюз, що завивав, як самотній вовк у місячну ніч? Це моцартівське реквієм, яке, як він розповідав ще на початку їхніх зустрічей, слухав його батько в день смерті матері?..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але не було вже нічого, геть нічого, навіть найкращі миттєвості, навіть його "я тебе люблю" спотворювалися хропінням і блюванням на кухонний стіл, жовтолицими колегами, що гучно матюкалися цілу ніч і, проспавши кілька хвилин під ранок, похмелялися розведеним спиртом і йшли в темінь, щоб за кілька днів повернутися галасливою компанією, неначе до себе додому. Вона втомилася, вона втомилася від нього і зараз почувала протиприродню полегкість від того, що його нема. Це страшно — тішитися самотності, тішитися тому, що мертв'як навідує тебе лише вночі у важких сумнівах, що каменем лягають на серце. Це страшно — жити в очікуванні, але вже без сподівання на краще, просто чекати невідь на що, просто виконувати якісь тяглі звичайні дії — чистити картоплю тупим ножем (він так довго обіцяв його загострити), терти до крові з пальців червоні буряки, дивитися у вікно на сусідських дітей (він казав, що ще не готовий стати батьком), які, вибравши серед себе найслабшого, починають спроквола його тлумити — спочатку словами, потім жестами, далі руками, і нарешті, розійшовшись (апетит розпалюється під час їжі?), ногами. До першої крові, до непритомності, до смерті…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона довго вибирала квіти — суботній ринок цвів, як оранжерея — пекучі пластмасові пелюстки відвертали увагу від бляклих неповноцінних "живих" квітів. Вона минала ромашки, айстри, тюльпани, гвоздики, рожі, лілії, минала цілі колонії невідомих їй рослин, втікала від яскравих кольорів, бо боялася їхньої надмірної життєвості, що, на її думку, не пасувала би цвинтарю, компроментувала її, звинувачувала у недостатній жалобності, свідчила би проти неї на суді мертв'яків проти живих.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нарешті вона визначилася — купила у непоказної жіночки в сірій куртці і сірій хустці непоказні сірі "цвіточки" за кілька сірих монет. Зайшла в автобус, присіла біля вікна, потім підвелася, щоб звільнити місце морщинистій бабульці зі смердючим кошиком, яка очевидно поверталася з базарних торгів додому — у приміське село, поруч з яким містилося кладовище. Автобус — старий Ікарус — поволі пікся під весняним сонцем в очікуванні усіх, хто бажає відвідати царство мертвих — а таких із кожною хвилиною ставало все більше, вони потроху скупчувалися біля дверцят, наповнювали своїм жалобним вбранням і постпохоронними настроями салон, їхнє чорноколірне шепотіння повзло поміж вбогих букетиків з парною кількістю квітів, виривалося крізь прочинені дверцята, під якими докурювали останні сигарети кілька чоловіків у пом'ятих піджаках. Від цих людей, які раптово віднаходили серед натовпу знайомих, віяло дивовижним спокоєм і впокореністю, вони утворювали якесь товариство, що його однозначно поєднувала смерть. Тома жахнулася того, що вона і тут залишається самотньою — її ніхто не знав, не впізнавав, не гукав радісно. Вона обернулася на чиїсь схлипи — позад неї беземоційно, методично плакала жінка невизначеного віку — її вроду приховували чорні блузка, хустка і довга спідниця. Почервонілі очі жінка намагалася приховати сонцезахисними окулярами, однак сльози витікали з-під лінз, розтікалися канавками зморщок, тонули в кутиках уст. Тома, заворожено стежачи за жінкою, краєчком ока зафіксувала, як та на якусь мить прочинила рот, висолопила язика і злизала сльози — наче ковтнула щось смачне. Кров, скажімо, — чомусь подумала Тома і здригнулася. Автобус нарешті зітхнув дверима і поволі рушив, важко розхитуючись на поворотах. Тома втупилася у свої безсмертники і вже ні на кого не звертала уваги аж до кінця подорожі…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За іржавою дротяною огорожею, що відділяла кладовище від поля, сіріли гектари трави. Метрах у ста північніше починався ліс, тобто його залишки; та частина цвинтаря була болотистішою, однак чомусь вважалася елітарною, певно через те, що в так званих центральних секторах, де колись ховали перших небіжчиків ще на початку 20 століття, містилися склепи для родин місцевих польських аристократів — там навіть земля цінувалася більше і забронювати кілька квадратних метрів для свого померлого родовича у цій частині кладовищі могли лише найбагатші. Виходить, що теза про рівність у смерті — чергова байка, якою для чогось втішають бідоту. В потойбіччі, як і у житті, своя ієрархія — не менш ниця та несправедлива. Ще далі, праворуч від лісосмуги в траві викреслювалася злітно-посадкова смуга аеродрому. Повітря над бетонним настилом згущувалося і витворювало якесь марево, полудневу фата моргану. Літаки сюди однак вже давно не літали. Час від часу, перед наїздом якихось чиновників з військових відомств, озивалися лише винищувачі місцевого авіаполку, що починали круглодобово гуркотіти над містом, не даючи людям ні нормально спати, ні працювати. Однак і це швидко вщухало, оскільки комісія як правило, навіть не перевіряла вміння пілотів літати, а обмежувалася звіркою деяких паперів, пиятикою з місцевими полковниками та генералами і відвідинами борделю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома повільно плелася довгими "вулицями" міста мертвих, ніяк не пригадуючи точного розташування могил — тоді, коли відбувалися похорони, її привозив автобус і вона, природньо, не зауважувала дороги. Тепер же довелося, полум'яніючи від сорому, шукати когось із працівників кладовища, щоб з'ясувати, де розташовується 86-ий сектор. Неголений дід у сорочці з закоченими по лікоть рукавами саме набирав у відро воду з цистерни. Над краником, з якого сочилася брудна цівка, висів клапоть паперу з написом: "технічна рідина, не для внутрішнього вживання".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ви не підкажете, мені до вас порадили, де тут 86-ий сектор?.. — запинаючись, швидко випалила Тома.</w:t>
       </w:r>
     </w:p>
@@ -2131,51 +2183,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Орієнтирів у неї було кілька. Найголовніший — свіжість могил. На старих секторах, де небіжчики спочивали вже рік і більше, на гробиках виростали надгробки і пам'ятники. В одних місцях бовваніли солідні монументи, деінде споруди тріскалися і заглиблювалися в землю, услід за мерцями. Тома пошукала очима ділянки, де земля ще не встигла всохнути після скопування, вінки над надгробками де ще невстигли вицвісти. Але й таких секторів було чимало. Вона рушила вздовж них прямою, заасфальтованою алеєю. Вітер дув просто в обличчя, здіймав куряву, сипав піском в очі, зривав одежу, примушував примружувати очі. Тома вперто йшла вперед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нарешті одна з ділянок видалася їй знайомою — вона впізнала єврейську тумбу по сусідству з могилою діда, рушила вглиб, переступаючи через буйну рослинність і нарешті опинилася поруч із хрестом, що означував місце останнього прихистку рідної їй колись істоти. Поклала квіти на насип, поруч із вінками, яким спробувала дати лад. Сіла навпочіпки, спробувала уявити собі діда і побалакати з ним так, наче він живий. Однак нічого не виходило. Вітер вперто пронизував мізки, сонце крізь чорний берет пропікало голову. Нічого не хотілося. Вона встала, зробіла кілька кроків праворуч і опинилася перед могилкою чоловіка — ще охайною і чистенькою. Хрест однак вже встигли обгадити ворони, які цього разу сиділи на одному із слупів і бентежно вишукували чергову жертву — якнайсвіжішого пофарбування хрест, щоб їхній послід на ньому виглядав якнайконтрастніше.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома схилилася до фотокартки, з якої до неї і інших крізь смерть усміхалося обличчя небіжчика. Але воно було якимось кам'яним і мертвим, як він. Вже давно мертвим… Вона недбало поклала квіти, підвелася. В голові від довгого сидіння навпочіпки запаморочилося… Вона зітхнула і вже хотіла було забиратися геть, думаючи про непотрібність свого сюди навідування, коли раптом згадала, що слід запалити свічки. Вона вийняла надламані шматки воску з кишені, обережно розгорнула хустку, в якій те зберігала, але в неї не виявилося ні сірників, ні запальнички. Озирнулася в пошуках людей, але довкола не було майже нікого, хто би викликав у неї довіру. Надто засмучені, або надто байдужі обличчя. Радісні усмішки якихось дітей, що бавляться на могилі дідуся… Вона подивилася крізь огорожу на поле, далі — на летовище, зітхнула. Раптом у полі зору опинився чоловік років сорока, вродливий, з пишними, пещеними вусами, злегка неголений. Вона, піддавшись миттєвому замилуванню цими вусами, рушила до нього. Зробила кілька кроків, потім спантеличино спинилася: що ж це я? навіщо? і чому саме до нього? Однак, переконавши себе, що свічки таки треба запалити, а для цього безумовно необхідні сірники, вона вже рішучіше закрокувала повз порослі кропивою могили до власника вусів…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До чоловіка залишалося кілька кроків, коли він, відчувши, що на нього хтось дивиться, підвів голову і втупився в Тамару своїм якимось імлистим поглядом. Його карі очі мімікрійно переливалися на сонці, він примружувався, немов поганозрячий. Чоловік приглядався до Томи, наче до давньої знайомої, що її трохи збентежило.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я перепрошую, — вдруге за кілька хвилин почервоніла вона, — я… в мене тут чоловік і дід… дідусь, тобто… От, і мені потрібні сірники, якщо ваша ласка… Якщо вони у вас звісно є… — чоловік продовжував пильно вивчати Тому, від чого вона ще більше зашарілася, подивилася на аеропорт і для чогось додала, — я поверну, обов'язково.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Прошу, — якось так лагідно простягнув він їй руку із запальничкою, що вона здригнулася. Передаючи предмет з рук в руки, він ледь помітно погладив її долоню — самим тільки краєчком пальця, професійний жест досвідченого ловеласа.</w:t>
       </w:r>
     </w:p>
@@ -2301,51 +2354,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Автострадою, здіймаючи куряву, мчали авто. Одне з них — шикарний лімузин із шістьома дверцятами — раптом спинилося поруч із Томою. Натовп враз вмовк, відступив, обережно роздивляючись диво. З передніх дверцят вайлувато висунувся короткострижений водій з дуже потворною пикою, підійшов до оторопілої Томи і, рикнувши їй "пра-ашу", прочинив задні дверцята. Дівчина сахнулася, відступила на кілька кроків, але з салону визирнув Степан, і вона вже без вагань кинулася всередину. Тома чомусь злякано захлопнула за собою дверцята, в її уяві снували юрми бунтівників, що кидаються до дорогих "мерседесів" і ролс-ройсів, розхитують їх, б'ють залізяччям у вікна, витягують з салонів багатіїв і починають розривати тих на шматки. Кров затраскує розлюченйи натовп, люди скаженіють, виють від задоволення…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Поєхалі! — гукнув водієві чоловік у капелюсі, що сидів напроти Томи і усміхався, спостерігаючи за її реакціями, — паєхалі, скарєє, казьол!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проте ніхто їх не атакував, не наздоганяв, лише кілька чоловіків заздрісно сплюнули крізь зуби, а кілька гучно лайнулися навздогін, сподіваючись, що їх почують і настрій пасажирам авто буде зіпсуто.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чорновусий запропонував Тамарі бокал шампанського і представився:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Шура. Саша. Олександр, — знову засміявся він усіма своїми золотими зубами і, помітивши розгублений погляд Томи, що топився у його ротовій порожнині, пояснив: — в молодості я був надто активним — от і не вберіг зубів. Зато зараз… я вже можу дозволити собі охорону. А це, як ви могли щойно самі переконатися, далеко не остання потреба нинішньої доби. Демократія — зло. Люди не розуміють свободи, їм потрібні лише палка і хліб, щоб не виздихали з голоду. Охлос, смердюче бидло! — раптом скривилося в гримасу ненависті обличчя чорновуса. — Перепрошую, просто не люблю цієї селянської тупості, цього, як висловився один мій знайомий, грунтівства у чистому вигляді. Страх як ненавиджу. Але ви пийте, пийте. З Стьопою ви, я так розумію, уже знайомі?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не дочекавшись відповіді, Шура знову засміявся, ковтнув якоїсь рідини зі свого келиха і занурився в читання газети.</w:t>
       </w:r>
     </w:p>
@@ -2415,60 +2469,62 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Бувайте, — стиснув їй руку Степан, — я сподіваюся, ми з вами ще зустрінемося. Світ тісний, а надто наше місто.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Щасливо! — пробурмотіла Тома вже з вулиці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За мить дверцята хряснули, лімузин тихо рушив і швидко зник, залишивши по собі лише делікатний слід протекторів на шматках глини перекопаної вулиці під її будинком. Наче й нічого не було. Немов фікція, фата моргана…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну гаразд, не хочеш повертатися до себе, ходімо до мене! — майже благала Марка Аня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він дивився кудись в асфальт, на його брудні, жирні патли падали краплі холодного дощу, вода стікала сірими щоками, що спалахували від миготіння реклам нездоровою рожевизною, топилася в бороді, скрапувала на плечі наскрізь промоклого пальта. Аня спробувала розштурхати його, однак марно — п'яний мов чіп Марко, здається, навіть не впізнавав її — ним хитало, наче під час землетрусу чи на кораблі у найдужчу хитавицю. В ньому вже не спостерігалося нічого чоловічого, нічого людського — то був зомбі, тінь, неодухотворене тіло. Його ніби щойно лоботомували. Поруч проходили якісь люди, знайомі на мить зупинялися, щоб уважніше придивитися до сорому редактора або ж до дівчини, але ніхто не наважувався підійти ближче. Аня розгублено дивлася навкруги — вона не могла піти і залишити його, однак не могла й зрушити його з місця.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну будь ласка, Марчику, я тебе дуже прошу! В мене нікого немає вдома, ходімо!</w:t>
       </w:r>
     </w:p>
@@ -2489,74 +2545,76 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зібралися люди. Марко підвівся, злякано роззирнувся. Він щойно отямився і ніяк не міг второпати, як тут опинився і чому довкола зібрався натовп. Нарешті впізнав (опізнав) Аню, і вона, вловивши в його погляді благання, зраділо кинулася на допомогу: розштовхавши людей, повела Марка у вечір. Йти було далеко, однак скористатися транспортом Аня, оцінивши стан свого супутника, не зважилася. Краплі обдавали їх вогкістю, просочували одяг, з рота у снопи ліхтарного світла виривалася пара. Холоднішало. Йшли мовчки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я хочу пива! — раптом спинився Марко. — Я мушу випити пива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він вперся і не зважав на її аргументи. Зайшли у перший-ліпший заклад, де динаміки гриміли від російськомовних блатних пісеньок, а відвідувачі, щоб докричатися один до одного крізь цей псевдомузичний фон, схилялися ротом до вух сусідів, надривали голосові зв'язки… Світло невідомого походження металося стінами в клубах сигаретного диму. Повітря, придатного для дихання, в цьому залі практично не було. Вони гепнулися у більш-менш (таки менш) тихий закуток, де Маркова голова одразу впала на стіл. Кільканадцять хвилин він проспав, потім, раптово зірвавшись, ковтнув пива і знову занурився у сон. Від нього неприємно тхнуло і Аня думала собі, що дарма так чіплялася за цей непотріб, за цього слабкого неврівноваженого чоловіка із першими явними ознаками алкоголізму, вся цінність якого — у батькових грошах, на які, швидше за все, він уже й не претендує. Що він може дати їй, як допоможе вирватися із цієї потворної бідності? Та ніяк; надто звикши до комфорту і вседозволеності, цей хлопчина раптом вирішив продемонструвати комусь свій гонор, свою самодостатність, і — що найсумніше — виявився неспроможний на це. Тільки от шляху назад вже нема — він впіймався у тенета звичайного провінційного життя, сприйнявши його з віддалі спокою за правду. Тільки в цій плісняві немає жодної правди, хіба та, яка з'являється після перших сто п'ятидесяти грамів горілки і коньяку. На тімені в нього крізь давно нестрижене волосся, що злиплося, проглядалася шкіра. Швидко з'явиться лисина, — сумно констатувала Аня. Тільки от що вона може тут змінити? Звідки взяти фарби для іншого життя? Де знайти грошей на подорожі, на комфорт і слуг?…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Потрібно скрізь і завжди думати про гроші, навіть коли п'єш. Рахувати кожну копійку, аби, бува, не залишитися наприкінці місяця без хліба. І все одно не вистачить. В перших числах доводиться зичити десятку у шефа або у спортовця-Валіка. Зарплатня ніколи не приходить вчасно і, втомившись відмовляти собі у найпотрібнішому, зичу ще 20 або й 30 гривень.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пів платні йде на розрахунки по кредитних зобов'язаннях, інша половина — на обов'язкову пиятику. Всі напиваються, у жінок прокидаються глибоко приховані в робочий час сексуальні інстинкти. Вся їхня невдоволеність своїми чоловіками вихлюпується на чужих, насправді точнісінько таких же, лише менш знайомих (хоча з колегами по роботі ми проводимо чи не більше часу як з домашніми, однак мусимо визнати, що майже нічого про них не знаємо)…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— … Привіт, старий! — перепиняє мене на вулиці один лояльний до влади і тому практично офіційний журналюга, — ти, я чув, — рятує він мене своєю делікатною парасолькою від дощу, — майже за головного зараз?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я невизначено стинаю плечима, чекаючи, що ж він заспіває далі, бо просто так заводити розмови не в його звичці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ходім на пиво! — тягне мене за собою, і я скорююся — чи то з цікавості, чи від небажання змокнути. А може, це вже просто безвихідь?</w:t>
       </w:r>
     </w:p>
@@ -2794,51 +2852,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хтось засміявся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Не смішно! — раптом зло відрубав я, потім, трохи заспокоївшись, продовжив, — але не подумайте, що я виправдовуюся, аби уникнути подяк. Я не можу не подякувати великому другові преси, нашому губернаторові, — оплески в залі, — і журі, яке… — я не завершив цього речення, бо не зміг прочитати своїх каракулів, — Дякую всім за надану мені можливість. Я, знаєте, надаю перевагу можливості над дійсністю, адже можливість безмежна, ідеальна, яскрава, об'ємна, яка мені чи вам завгодна, в той час як дійсність пласка, сіра, засліплена, як я зараз, прожекторами, пошматована, вульгарна, нецікава. Дійсна, врешті-решт… Сьогодні я втратив кавалок можливості, який пожерла реальність. Тому мені трохи сумно… Наостанок ще кілька подяк: присутнім дякую за присутність, уважним — за увагу!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тиша і темінь…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніч огортає тіла і речі, з'єднуючи їх у єдине місиво, в коктейль невідомості, у відсутність меж. Поступово зір призвичаюється до мороку, і на протилежній стіні кімнати, в якій він невідомо як опинився, Марко бачить похилену жовтаву пляму, що нагадує формою перекошене вікно, яке знаходиться за кілька кроків — якраз напроти. Посередині пройми світла — тінь: чорний хрест віконниці. Стеля кімнати губиться десь у високості, вздовж однієї зі стін — старі меблі, виготовлення яких, як і зведення цього будинку, орієнтовно можна приписати міжвоєнному періоду, ближче до заврешення першого зі світових побоїськ. На полицях шаф — порцелянові сервізи, кришталеві вази та салатниці. Кілька книг, підбраних, судячи із назв та прізвищ авторів, геть без смаку — зовсім не для читання, а за кольором корінців, щоб пасували до інтер'єру кімнати. Марко перегортає неторкані сторінки якогось із давніх фоліантів, принюхується до запаху фарби і білого офсетного паперу, що від часу злився із запахами довкілля — пліснявою попіддашшя, випарами мишачих екскрементів… Аня спить, усміхаючись уві сні. Він надто уважно придивляється до спотворених темрявою рис обличчя дівчини. Надто чітко окреслений ніс, бліді вилиці, величезні повіки. З напіввідкритого роту чується огидний запах їжі, що застрягла між зубами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко, похитуючись, йде шукати виходок, однак швидко розуміє марнотність своїх спроб — в таких ветхих будинках туалет один на кілька сімей і розташовується десь у кутку довжелезного дворового балкончика, мережею яких обплутані всі поверхи. Проте фізіологічні потреби примушують хлопця, не гаючись, будь-що шукати виходу із ситуації. Він намацує якісь дверцята, однак на звичному місці немає руків'я. Марко лапає двері вище, нижче, намагається просто штовхнути їх — все марно. Він починає дратуватися — біль у сечовику стає нестерпним.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Раптом поруч із ним щось оживає і починає ворушитися.</w:t>
       </w:r>
     </w:p>
@@ -2943,51 +3002,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Сідай, горе ти моє… Знайомтеся…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко зайняв місце поміж жінками, трохи ближче до незнайомки. Стіл був настільки вузьким, що він ненароком торкнувся ліктем її грудей, потім, сахнувшись такої несподіваної близькості, зачепив плечем плече.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Це — Тамара, моя подруга і, як це? двоюрідна сестра. Кузина. От, — Марко пробурмотів щось про те, що йому дуже приємно і спробував вклонитися, однак в голові запаморочилося і він лише натягнуто усміхнувся до її великих очей, — Ну, а це, Томо, твій нічний кошмар… ну і мій теж, Марко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бідність, скрізь жахлива, безпросвітня бідність. Довжелезні черги в ОВІР за закордонними паспортами, ажіотаж із візами. Натовпи заробітчан у потягах та автобусах. Клітчасті і смугасті, червоні та сині сумки, наладовані товаром чи особистими речами. Частина з цих людей зникає на нелегальних роботах у якійсь Чехії чи Словаччині. І з кінцями…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аня нічого не знала про долю свого батька вже кілька років. Марко раптом відчувся незручно, завеликий одяг почав тиснути на нього, в'їдатися в шкіру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— З міліції щось чутно? — тихо спитала Тома.</w:t>
       </w:r>
     </w:p>
@@ -3099,60 +3159,62 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Та ні, я перепрошую, якщо, — знітилася Тома, — але в мене чоловік — журналіст. Степан Терешкун, може, чули?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Степан? Як же, чому ж не чув, чув… — Марко спохмурнів: частково тому, що довідався, що дівчина одружена, частково тому, що дізнався, хто її чоловік.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Треба бути обережним із цією кралею, нічого зайвого, — вирішив хлопець, — от гад, мудачисько! Таку жінку відхопив, козел!…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Знову вибори, знову істерія кандидатів, знову входи до під'їздів і вітрини крамниць заклеєні їхніми пафосними пиками, знову під ногами стоси зібганих агіток, тільки все це на ступінь агресивгіше, ніж 4 роки тому; незмінна лише звичка пити холодне, розведене водою пиво.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ми обертаємося в колах надто близьких до політиків і політики, деякі з нас пишаються знайомствами з лідерами партій і місцевими чиновниками та посадовцями, — пояснюю я Маркові, — тому загалом нам важко судити про справжні настрої населення.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну, і які ж вони, ті справжні настрої? — скептично усміхається шмаркатий редактор.</w:t>
       </w:r>
     </w:p>
@@ -3278,51 +3340,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я вже якось так зробив, старий, і не впевнений, що це звільнило мене від мороки і страждань.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Мабуть, ти не сповідував цей принцип до кінця… Втім, я нічого не нав'язую. Кожен живе в міру своєї розбещеності.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ми відкоркували до металічних дуг на відремонтованих до виборів лавках, ще дві пляшки пива, грюкнули ними одна об одну, сумовито всміхнулися і зайшлися спорожнювати. Вітер обривав з дерев останні торішні листки, звіював пил і бруд, розкручував міні-смерчики, запилюжував очі. На зубах залишався неприємний осад…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Одного такого пив-брейку поруч з'явилася Аня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона вигулькнула звідкілясь з-позад його спини, обвила йому змією рук плечі, лагідно, але якось холодно притулила хлопцеву голову до своїх грудей і поцілувала у щоку. Марко незадоволено відсторонився, проте відштовхнути дівчину не наважився.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Що ти тут робиш?… — запитав він доволі грубо, як на те, що розмова відбувалася при свідках.</w:t>
       </w:r>
     </w:p>
@@ -3350,51 +3413,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко кривиться. З якогось часу він вперто уникає Аню, усіляко віднікується від зустрічей, і навіть зостаючись з нею сам-на-сам, не поспішає переходити до інтиму. Він боїться її, бо він знає, що вона пам'ятає його падіння. Вона знімала з нього обісцяні штани, вона прибирала за ним його блювотиння. Тепер ця жінка переслідує його, докоряє йому, нагадує про неприємне, про те, що слід було давно забути.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко думає про те, як вона змінилася за час їхнього знайомтва — із скромної, закомплексованої, невпевненої дівчини перетворилася у цілеспрямоване стерво, що увіп'ялося в його тіло і душу й не хоче відпускати. Ця історія з перервами і продовженнями тягнеться надто довго і кожного разу, коли Марко таки наважується урвати все раз і назавжди, в останній момент він втрачає такий шанс, відступаючи перед її поразкою. Його не можуть зворушити ні її сльози, ні напади істерії, але от розпач і покора Ані роблять Марка беззахисним. Він вмить відмовляється від усіх переваг, стаючи поруч із нею на коліна, співчутливо зазираючи в очі та погладжуючи по голівці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я знімаю окуляри, щоб протерти їх підкладкою піджака. З моєю далекозорістю на таких жінок краще дивитися без допомоги оптичних лінз. Обличчя має кілька ганджів, однак фігура майже досконала. Найголовніше, це те, що у неї живі очі: рухливі, карі бісенята, з жартівливою іскоркою. І що би вона не робила, навіть коли просто п'є чай, ці горошинки допитливо метаються від одного предмету до іншого: вона вже обсервувала стан моїх мештів (неідеальний мушу відзначити), помітила, де сів її колишній декан, улесливо з ним привітавшись (певно, думає про аспірантуру), визначила настрій свого кавалера і вирішила, що можна його трохи подратувати. Поки ми обговорюємо стратегію номерів на час передвиборчої кампанії (я вже твердо вирішив взяти відпустку і зануритися в кампанію Маркового батька), вона, наче бешкетне дівчисько, нишпорить очима по залу, шукаючи, що б то таке встругнути. Не робить нічого, проте небезпека залишається постійно. Дивовижна жінка: здатна багато на що, вона проте весь час стримується на межі божевільного вчинку. В останній момент перед вибухом спиняється і починає вагатися, поки врешті бажання звар'ювати заколисується і втомлено зникає.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ці люди, які ще нічого не зробили, не мають жодного досвіду, тільки надмір гонору — вони мене дратують. Все знають, все вміють, однак, коли доходить до діла, руки опускаються.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Штаб міститься в Кобилянську — центрі округу, в якому балотується до парламенту Мирон Павлович. Штаб — надто гучно, надто конспіративно і воєнно. А тут якась пародія на діяльність, імітація життя. Люди, які тут працюють, здається, не знають, чого від них хочуть… Хоча у конкурентів ситуація ще гірша. Одного дядька зі столиці (якийсь замміністра, я його бачив: насуплений погляд, вигнуті від ненависті до всіх навколишніх уста) зняли з реєстрації за невідповідність декларації про доходи дійсному стану справ…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Між тим вже на початку кампанії в одному з районів містечка з'являється псевдоагітка. Талановито зроблено. Початок — як у звичайного привітання виборцям, а потім починається — "в мене 3 лімузини, 2 вілли, контрольний пакет акцій" тощо. Але хлопці, які це робили, перестаралися: "я не займався оральим сексом зі свою секретаркою" — почуття гумору, звісно, хороша штука, але це непрофесійно.</w:t>
       </w:r>
     </w:p>
@@ -3422,60 +3486,62 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Інколи його забудькуватість мене ображала. Коли йшлося про якісь круті фуршети з київськими гостями, кілька разів мене залишали поза вечірками, ні з чим, так само вибачливо усміхаючись; і я йшов до готелю, обіцяючи собі завтра ж покласти край цьому приниженню. Однак приходило завтра, і я знову впрягався у невдячну рутинну справу: прес-релізи, реакції на виступи конкурентів, скликання прес-конференцій, домовленості з редакціями про інтерв'ю чи прямі ефіри.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Команда у штабі працювала молода, надто молода як на мене. Соцопитуваннями курував 23-ох річний Васько, що не міг працювати, не розмовляючи. Не вилазячи з Нету, мигтячі сторінки якого відбивалися у його вузьких трапецевидних окулярах, він сипав анекдотами, здебільшого сороміцькими. Люд довкола реготав, а я дратувався, бо мені для зосередженості потрібна тиша. Може, я вже надто старий?…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Всім моїм стражданням і втраченому здоров'ю надходили виправдання і віддяка наприкінці місяця, коли начштабу вручав мені білісінький конвертик, з якого я одразу за дверима кімнатки, де відбувалася ця урочиста церемонія, витягав на світ Божий кілька новеньких доларових банкнот. Номіналом кожна у 100 доларів. Незле. З цього можна жити. Дружина, з якою ми вже бачилися лише на вихідні, до моєї нової професії ставилася з недовірою і погордою. Їй скрізь вбачалася зрада. Вона випитувала в мене звіти за кожен день, в хронологічному порядку, я мусив відповісти за кожну хвилину. І не приведи Господь, мені затнутися чи забути, що я тоді чи тоді робив. Це атоматично означало недовіру. Доводилося виплутуватися, вигадувати якісь неправдоподібні байки, у які втім Неля радо вірила.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щоразу так вірити і так обламуватися! Витворювати для себе ж міф, що замінює дійсність, щоб потім із розпачем стежити за його руйнуванням…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома сиділа на дивані у своїх нових апартаментах (двокімнатному люксусі Штефана) і курила жіноче Марльборо. Їй починало подобатися курити — це направду заспокоювало, крім того створювало видимість зайнятості у моменти абсолютної порожнечі. Займало руки, уста, легені. Навіть для очей знаходилася праця — стежити за клубками диму, що витворюють якісь химерні фігурки, які одразу швидко змінюються і розчиняються в повітрі, наче їх ніколи й не було. Залишається лише їдкий запах, що скубоче ніздрі, і невловима димка, паранджа таємничості.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома і цього разу не могла собі пояснити: навіщо одружилася. Вже за кілька місяців до весілля вона зрозуміла, що ці стосунки — абсурд, що їх не варто, не можна продовжувати, бо ні вона Штефка, ні він її не люблять, спалах чуттєвості і гіперсексуальності, який до того ж неминуче швидко згас (недосконалі тіла приїдаються одне одному), не може поєднати таких різних людей. Однак сил на те, щоб увімкнути червоне світло, урвати приготування і сказати "ні", не вистачало. Тома тупо і злякано (залякано?) чекала того дня, коли вони без свідків поставили закарлючки своїх підписів у журналі РАГСу і отримали свідоцтво, що проголошувало їх подружжям. Степан, доки товста реєстратор тлумила своїми пальцями-сардельками ручку, колупався в носі. Він поволі видобував звідти якісь корисні копалини і жбурляв їх на підлогу. Шмарки клеїлися до пальців і Штефкові доводилося позбуватися їх щиглями. Тома знервовано смикалася на стільці і дивилася у вікно. В цю мить вона ще могла відступити, зробити крок назад і залишити для себе шанс на порятунок…</w:t>
       </w:r>
     </w:p>
@@ -3503,51 +3569,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У нього було до десяти різних іпостасей. Степан, Стефан, Штефко, Степан Петрович, Штефан, навіть Стьопа. З часом Томі довелося навчитися визначати по звертанню ступінь близькості людини до її чоловіка, щоб правильно ромовляти по телефону. Потім ці люди почали навідуватися в його помешкання. Вони з'являлися поодинці і гуртами, засідали на кухні, зачинивши двері, за якими збиралася отруйна концентрація сигаретного диму, або ж у вітальні, вбиралися у фраки і джинси, носили бакенбарди чи були лисими. Всіх їх цікавила політика. Декого Степан не любив і давав це зрозуміти Томі, нервуючи при ній після їхніх візитів. Інших він толерував, навіть записував інтерв'ю із ними на диктофон, змушуючии потім Тамару розшифровувати ці безглузді слововиливи в мозок. Дружина також повинна була піддавати все це літературній обробці. Скрізь політика: звинувачення, компромати, образи чиїхось родичів. Згодом Тамара чула це в ефірі радіо, читала в газетах, бачила в екрані телевізора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Довкола роду Штефкових занять навіть через рік після їхнього одруження для Тамари снував ореол таємничості. На основному місці роботи (одному з телеканалів міста) застати чоловіка їй практично не вдавалося (приємний жіночий голос, тобто кілька голосів, хоча Томі чомусь здавалося, що один, делікатно і лагідно, аж через дріт передавалася усмішка, питав: "Я вас слухаю… Ні, на жаль, його зараз немає. Ви у якійсь конкретній справі? Щось переказати?…").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Час від часу навідувався і Шура, той самий Степановий знайомий, зі сталевого мерседеса. Його чорні вуса і золоті зуби вишкірювалися до Томи разом із незмінним букетом якихось химерних квітів (Штефко невдоволено кривився — ревнував). Цей чоловік завжди з'являвся у супроводі свого вкрай неприємного помічника з епатажною зачіскою, ланцами і сережками. Він володів платною громадською вбиральнею в центрі міста, а також заміським цехом із виробництва мінеральних вод. Тим самим, де колись працював Борис. За чутками, в одному із бокових відгалужень туалету, що розташовувався у неглибокому підземеллі, Шура влаштував наркопритон, де не тільки велася жвава торгівля різним дурман-зіллям, але й проводилися "гуманні" ін'єкції стерильними інструментами. Шура був єдиним у місті, а може й у регіоні ділером, хто мав доступ до великих партій ЛСД, героїну та навіть постачав для найделікатніших білий порошок із листя коки. Втім, очевидно, він не був власником цього добра, а лише розпорядником. Але й це, лише за чутками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Невдачі робили його несамовитим. Він не міг нікуди подітися від люті, не мав на кому її застосувати, ні з ким поділитися. З нею доводилося співіснувати. Бити кулаком до стін чи дверей теж уже не можна — за тобою стежать і кілька таких нападів не лише спотворить потом і працею набутий імідж, але й завдасть куди серйозніших неприємностей. Таких скажімо, як профілактичні бесіди з психіатром, чи, в кращому разі, психоаналітиком. Або ще, чого доброго, копнуть глибше, і знайдуть історію хвороби, те, що він був на обліку в психдиспансері. Це, звичайно, нічого спільного із шизухою не мало, але кому тепер доведеш, що невропатології і психопатії — різні речі? Тому потрібно приховувати свій справжній стан, свої агресивгні настрої. Хочеться усіх бити? — солоденько усміхайся! Рвати чиюсь пащеку? — будь якомога люб'язніший і гречніший, як істинний арієць і галичанин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Не пінься, Стьопа! — сміявся з нього Шура, — я ж тебе прідупріждав, що це не зовсім ті ігри, в які ти звик гратися. Я свої обіцянки виконав? Виконав. Тепер очірідь за тобою. Я знаю, ти рахуєш мене таким собі мефістофеликом: купив чесну душу за гроші… Так же ж? Ну по глазах віжу, шо так, Стьопа. Тільки не треба мені врать, я ж усьо знаю. Тільки я тобі одне скажу. Нічого просто так не буває. І ти вибрав сам. Я прідупріждав, так шо звиняй. Я хотів помочь, ми ж з тобою ніби не чужі, ніби разом училися і разом дєвок ходили трахати, як пацанами були. Тільки от пиздитися двір на двір ти весь час сцяв. А я нє. Я ходив…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан кусав кутики посивілих вусів і тер долонями підборіддя та вилиці.</w:t>
       </w:r>
     </w:p>
@@ -3568,51 +3635,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я більше не можу, Саша. Я видохся. Я боюся. В мене вже 2 судових позови. Мені цих грошей не вистачить навіть, щоб розрахуватися.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Не боїсь, Маша! Всьо устроїм. Ти ж в очах нації вже якби герой. Як мінімум Гонгадзе. Борець за справедливість. Суд ми тобі в пользу здєлаєм. Піде як по маслу. Ти ж знаєш, без злого умислу навіть найгіршу чорнуху можна толкати в кефір — і ніц тобі за то не буде… Ну шо, давай по соточці? Ну, чого головою мотаєш як бик? Давай, давай. Ти ж мужик, бляха, а не баба якась. Ну, залпиком, раз! Маладєц!.. Отак і далі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан невпевнено хитає головою. Його пече в грудях, холодно і нестерпно, ніби там зима…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома ліниво потягується у ліжку: до вже позеленілих гілок за вікном липне мокрий сніг; вітер, хурделиця. Варто лише трохи відхилити ковдру — і холоднеча загрожує вторгненням на суверенну територію ранкової дрімоти. Степан швидко вбирається і дивиться на жінку зі злістю — йому здається, що вона не має права так ніжитися, коли він страждає, напівпрокинувшись, тремтить від холоду в неопалюваній кімнаті. Вмикає камін, проте одразу ж і вимикає: доки повітря розігріється, його все одно вже тут не буде, а жінка хай тохи померзне так, як зараз він.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">День не віщує нічого приємного — вітер січе маленькими мокрими крижаними брилами в очі, задуває їх за комір, навіює передапокаліптичний страх. Відсутність неба і залляті вологою чорні стіни. Здається, негода ніколи не завершиться і зима триватиме довіку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все, чого він досяг, обертається на фікцію. Воно йому не належить, лише дано в користування, як забавка. Він і ставиться до власних речей, наче до готельного майна — боїться залишити бодай дактолоскопічний слід чи подряпину. Нічого свого, все чуже: чуже місто, чужі друзі, чужі люди і навіть дружина не його. Степан ховається від вогкої пронизливості в офісний півморок. Агресивно щось відказує прищастому охоронцеві, дратується, коли той не вірить і вимагає посвідки.</w:t>
       </w:r>
     </w:p>
@@ -3710,51 +3778,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан здригнувся від неприємного спогаду, який ще й досі мав на нього моторошний сугестивний вплив. Все довкола підв'язано одне до одного у складному неповороткому механізмі, де кожна ланка тримається за інші, але й ті, в свою чергу, підтримуються одна одною.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Потрібно пропхати узгоджених кандидатів — від влади, а в найкритичніших випадках — "мочити" конкурентів. Компромат уже наскладаний в банки, законсервований і лише чекає свого часу. Відповідні люди працюють на "журналістські розслідування", вишукуючи людей, готових перед камерами дати псевдосвідчення, звинувачуючи "чужих" у всіх можливих гріхах. А коли вдасться розкопати щось справжнє, тоді "хазяї" вже не скупляться на премії. Тільки от ніхто собі не завдає клопоту порпатися. "Мочарня" надто вже примітивна, докази притягнуті за вуха. Позови у суд натомість реальні, ще реальніші ті суми, які вказані у тих позовах…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До своїх кабінок, відгороджених одна від одної змієподібною пластиковою стіною, заходять журналісти, в "курилці" кучкуються оператори. Степан прислухається до монотонного гудіння людських голосів, дзижчання комп'ютерів і принтерів. Він ніяк не може збагнути того, що чує від цих людей: невже вони вірять у всі ці вигадки, якими їх щодня вже протягом кількох років, годують редактори і директори? Невже можна вважати темінь світлом і пишатися приналежністю до зла? Невже є виправдання вбивствам, грабежам та іншим важким злочинам?…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ринок у так званій історико-архітектурній частині міста — епіцентр хаосу, смороду і розкладання. Поруч завжди повно усілякого бидла — брудні циганчуки, що нюхають клей з поліетиленового пакету, їхні батьки з непроникними чорними поглядами, що знають все і водночас не відають нічого, обрубки жебраків та алкоголіки, що маскуються під знедолених в останній надії врятуватися від ломки. І просто люди, яким щось потрібно, які говорять і слухають, розвісивши вуха. Багно квакає під ногами, як піддослідна ропуха перед розтином. Його бульбашки торкаються твоїх мештів, штанів, шкіри, розносячи інфекцію безглуздої штовханини на периферію цього маленького Армагедону дріб'язковості...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">М'ясники своїми товстими волохатими руками хапають ратиці, голови, тулуби, а ще — велетенські сокири, які зі свистом опускаються на плаху, де свого останнього призначення очікують розпластані рештки мертвотних знекровлених коняк і пацюків. З камінних, облицьованих мармуровою плиткою торгових рядів на рухливі натовпи покупців іронічно дивляться вибрані псячі очі, порожні котячі очниці, людські черепи. А м'ясники, регочучи, шматують туші і ще живі тіла, з яких скрапує кров. Відтяті шматки свіжого м'яса одразу заштовхують у млинці, з яких виповзає гнилий фарш... І довкола всього цього — полчища мух: зелених, синіх, чорних. Кусючих і дзвінких, наче гелікоптер. Вони обліплюють черепи, впиваються своїми довгими хоботами у кістки, щоб висмоктати мізки і відкладають натомість свої прекрасні, чудові личинки...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Природним відрухом живої людини в такому місці є нудота, блювання, непритомність, смерть... Запах свіжого м'яса, методичні удари сокири, підвішені туші, гамір голосів, що лине догори і збивається у велику лайняну купу під банею цього псевдоцирку. І нікуди втекти, ніяк вирватися...</w:t>
       </w:r>
     </w:p>
@@ -3796,257 +3865,263 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— То й що? — дмухає синім димом в обличчя чоловікові Тамара, — йди назад, знову засни і поверни йому те, що винен. Знаєш, як чоловік банує за втраченим? Може, то його останні копійки і він не має за що поїсти уві сні. А може, для нього то зовсім не сон? Може і для тебе — не сон?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан відсахнувся: у жінці було щось відьомське: розпущене волосся з сивинкою у кісці і біля скроні, недобра усмішка, почорнілі очі. Він захотів перехрестити її, але рука не слухалася. Він бурмотів "свят, свят, свят", а дружина раптом розреготалася моторошним потойбічним сміхом і... він знову прокинувся. Тома спала поруч, теж неспокійно і знервовано: кидаючись з боку на бік, зітхаючи і стогнучи. У вікно зазирав місяць уповні...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан обтирав піт з чола і з-під пахів, коли згадав, як це було насправді: мисочка з кількома монетами, необережний порух ногою у штовханині, дзеленчання посудини, яка аж радісно підстрибує, ударяючись до асфальту. Монети врозсипну. Циганчук, який жебрав, дивиться вовком, але мовчить. Степан прискорює крок, він не відчуває нічого, окрім всепоглинаючого роздратування...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мирон Павлович поспішав додому. Щоразу, подумки означуючи так свою дію за звичкою (словесна констатація фактів стала безглуздою нормою життя одразу після того, як його затягли у це божевілля), він жахався своєї безпритульності. У нього немає і певно вже ніколи не буде дому. Двадцятип'ятирічна дружина зараз невідомо де і особливих причин надто довіряти їй у нього немає. Про це вже скрізь і всюди горланять конкуренти. На одній із мудацьких листівок, які від нього останнім часом старанно приховують, щоб бува на вибити з колії, не травмувати, не деморалзувати, бо ж попереду ще десятки зустрічей з виборцями, прямих і кривих ефірів тощо, його названо "дебільним рогачем".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Самому ж доводиться вести життя аскета і відмовлятися від жіночого товариства у найбезневинніших випадках, щоб супротивники не використали це, як компромат. Та це ще можна стерпіти. Але коли тебе б'ють ззаду, нижче пояса, болісно і підступно — вже ні. Вони, звісно, працюють професійно, нічого казати; але яке йому до того діло. Він один, сам, як палець. Всі ці люди зараз із ним лише тому, що випадок обрав його прапоронесцем і найпомітнішим місцем цього цілеспрямованого бронепотягу, що на всіх несеться у парламент. Вони могли би чудово впоратися без нього, називаючи лише прізвище і демонструючи народові тільки видимість кандидата (не так далеко у нашому майбутньому боротьба гумових кандидатів, паперових кандидатів, віртуальних кандидатів).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мирон Павлович після кількох інцидентів уже не тримав водія: він більше не довіряв нікому, крім себе. Паранойя руйнувала його мозок щосекундним страхом. Він вже втомився боятися, але все одно нічого не міг з собою вдіяти: кожної миті Мирон очікував постріла в спину, удару збоку, ДТП, вибуху... Його тіло боялося перебувати в цьому просторі, всі нейрони готувалися до ударів і раптової смерті... Він весь стиснувся, швидко посивів, а обличчя вкрилося павутиною зморщок. Погляд втратив рішучість і цілеспрямованість, розм'як, наповнився вологою і сумнівами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мирон спинив авто посеред невідомої йому вулиці, яка під гострим кутом спадала з високості центру в долину одноповерхових околиць містечка, оточених чорним гілляччям садів, перекиданими грудками землі присадибних ділянок. Він заплющився, втопив своє тіло у зручному шкіряному кріслі, сповз у ньому так, що колінами вперся в панель інструментів під кермом. Далі йти нікуди. Немає друзів, жінок, сина, немає нічого. Одна "справа життя" в минулому, інша — така ж фікція — ще попереду, але чого вона вартує?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У дзеркало заднього вигляду він помітив, що метрів за двадцять позаду спинився рідкісний для цих країв сріблястий лімузин. Побачити тут "мерседес" чи ролс-ройс така ж дивовижа, як уздріти на вулицях тигра або динозавра. З авто вийшли два дебелих хлопці і демонстративно наблизилися до Миронового БМВ. Поки вони йшли, поволі, розважливо, курячи і спльовуючи просто себе, чоловік встиг зачинити усі дверцята. Двійця спинилася поруч із автомобілем, один із прибульців зігнувся і зазирнув у вікно. Мирона обдало холодним потом — до скла, наче муха, приліпилося бридке абсолютно неспотворене інтелектом обличчя. Лисий череп, ідіотська усмішка, білі, як у зомбі щілини під відсутніми бровами. У іншого в правому вусі одразу троє сережок. Він стоїть, з сигаретою в пиці і дивиться наче кудись набік.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мирон провертає ключ, щосили тисне ногою на газ, різко провертає важіль коробки передач, автомобіль зривається з місця, набирає ходу. Він швидко шарпає важіль ще кілька разів, перемикаючи передачі. Тільки но розганяється до 100 кілометрів на годину, як з-за рогу вискакує даішник з паличкою. Мирон Павлович вдаряє ногою по гальмам. З-під коліс вириваються іскри і сивий дим, на асфальті залишається контрастний чорний слід протекторів. Мирон падає обличчям на кермо, обхоплює потилицю руками і завмирає: він упіймався...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Наші речі так само недовговічні, як і ми, може, навіть ще минучіші; однак в них закладена дивовижна сталість та незмінність, якої люди позбавлені; саме вони, а не ми здатні зберігати в собі минуле таким же чуттєвим, яким воно вже ніколи не постане для нас. Наші речі — це наша пам'ять. Дрібниці (такі як, скажімо, іграшковий Дід Мороз з позліткою, яка, якщо торкнутися до крихітної смішної фігурки, залишалася на шкірі) мають усі властивості машини часу, вихоплюючи із сум'яття подій конкретну мить, тим чи іншим чином прив'язану (пов'язану) саме до них.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У того Діда Мороза (чи Волохатого Миколая, як тоді називав його Марко) до маківки була причеплена шнурівка, теж вкрита позліткою. Саша любила тримати іграшку за цей жовтуватий мотузок, намотувати його на пальці; притуляти річ до обличчя. Її щоки потім зблискували на світлі крихітними зірочками, наче то був грим кіноакторки. Вони почепили Діда Миколая над дверима при вході — Марко забив у деревину цвяшка, але спершу — пальця. Він заскавчав, наче побитий вуличний пес, застрибав, розмахуючи долонею і закочуючи від болю очі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Саша співчутливо торкається хлопцевого плеча, він обертається, крізь сльози дивиться на неї, і бачить — всього за крок — її великі, переливчасті очі, червонясту сітку судин у білку, чорні бездонні зіниці, розлиту нафтову пляму очних яблук. Їхнє дихання стикається: тепла вуглекислота із домішками запахів з'їдених яблук, супів, картопляного пюре чи ще якоїсь гидоти, шлункових соків: кислот і лугів... Палець синіє і брякне, біль проривається разом із пульсом, смикаючи руку наче електророзряд. Вона гладить його долоню своєю. Підносить її до обличчя, до уст, схиляється і злегка цілує... Йому перехоплює подих від цього лоскітливого торкання, від дмухання, що збуджує шкіру ніжністю...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все наступне життя він пам'ятатиме цей дотик (невинність втрачають лише раз — навіть чоловіки), жодна жінка вже не зможе витіснити із спогадів цей хиткий розпливчатий образ, цей міф, цю легенду, мрію, яка, навіть здійснившись, не стала реальністю, і, спотворивши себе ж, не вивітрила з мозку ореолу юнацької романтики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Більш, як півроку тут зима — не температурна, не календарна і навіть не географічна, а просто — зима. Холодне, аж мокре повітря робить шерехатою шкіру обличчя і рук, холодні люди викликають шершавість духу. Терпнуть пальці, бо погано циркулює кров, у долоні заходять шпари, обвітрюються уста. Сніг здебільшого брудний, чорношкірий...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Крихти на столі, переривчатий білий слід від олівця, що є засобом проти тарганів — таких собі всюдисущих бридких корчиневих комашок із багатьма лапками і вусиками, які жеруть все, що є довкола — від жовтих сторінок неторканих книг до крихітних шматочків людського м'яса. Так вони (люди) і зникають — кавалок за кавальчиком їх переносять зі скелету в брудні смердючі нірки, де аж кишить від мімікрійних порухів маленьких потвор...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аня боялася залишати п'єц увімкненим на ніч (пам'ятаючи надто про пожежу в сусідстві, яка трапилася ще за часів її раннього дитинства — низький сизий дим, який стає все густішим, сморід розплавленої синтетики, нестерпне завивання пожежних авто, які над'їздили щоп'ять хвилин, чиїсь відчайдушні зойки, вигуки людей в чудернацьких уніформах, за кіношними діями яких вона спостерігали з безпечної віддалі батькових рук; нарешті кілька попалених тіл, яких винесли лікарі, не подбавши про те, щоб заховати їх від пожадливо-переляканих поглядів у простирадла); тож вранці у її височенній безрозмірній кімнаті панували зимні протяги. Тепло, здавалося, зберігалося, лише у верхніх, злегка заокруглених схильним до химерств архітектором, кутках приміщення, поміж масного темночорного густого, наче кілька тижнів неголене волосіння під пахою, павутиння.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аня працювала акушеркою в жіночій консультації за двохзмінним графіком. Тричі на тиждень їй випадало чергувати по обіді; в такі дні зранку вона могла досхочу наніжитися у ліжку. Тепла перина, якою Аня обгорталася з усіх боків, щільно притискаючи до змерзлого тіла, зберігала залишки вечірнього затишку, аж доки у кімнату не поверталося після нічних мандрів сонце — за будь-якої, навіть найпасмурнішої погоди, у певну мить воно з'являлося просто перед нею — величезний розплавлений диск, що пропалює хмари, віконниці, скло, очі, мозок...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тоді схоплювалася; змерзле тіло починало тремтіти, геть вкривалася гусячою шкірою. Втім Аня полюбляла якнайдовше залишатися голою. Вмикала музику — якнайгучніше, щоб помститися сусідові зверху: ще безвусому пацанчику, котрий полюбляв стрясати стіни потужним рок-н-ролом. Вона натомість слухала дешеві "піратські" касетівки із записами бездарних попсачів, що на примітивні електронні мелодії накладали невибагливі напівримовані, здебільшого російськомовні тексти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На журнальному столику у вічному хаосі лежали: розкидані жіночі журнали, позичені у сусідки-цигнаки; кілька подовгуватих коричневих дамських сигарет із напомадженими фільтрами, хоча й ще нескурені (теж позичені, до слова); набрякла, вительбушена у поспіху косметичка, із якої стирчали помада, пластмасова щітка для волосся та поламане дзеркальце, на яке вона якось необережно сіла...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Запалює якийсь шмат тканини або подертий аркуш паперу і кидає в роззявлену пащеку печі — там жадібно вибухає вогнище, пахкаючи їй в обличчя жаром. Мине ще чимало часу, поки нагріються стіни печі і вже потім повітря. Аня поспіхом вбирається...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вмиватися доводиться на кухні — над маленьким порепаним рукомийником. З балкону до Ані долинають пронизливі крики старої циганки, яка матюкає свою доньку. Це сусідство вже давно її втомило, як втім і все, що пов'язане із теперішньою ситуацією — і будинок без вигод, без комфорту, без нормальної повноцінної кухні, ванни, туалету, і робота в товаристві тупої старої докторки, яка сікається до неї з приводу чоловіків, коли ті приходять провести її додому, і вимагає скурпульозно вести безглуду і нікому не потрібну документацію...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— ...Ми сьогодні влаштовуємо мітинг, — урочисто і піднесено оголошує Ані одразу по з'яві її шефиня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Хто — ми? — не "врубується" одразу дівчина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну, ми — партія "акушерки — за демографічний вибух!". Я тебе запрошую... Там, десь за тиждень-другий буде атестація. Я тобі, певно, допоможу, Аню, бо, сама розумієш... Ми ж всі свої. Мусимо якось давати собі раду самі. Один одному помагати... Але зараз мусиш піти з нами. Нам люди потрібні. Ну, щоб виглядало. Щоб маса була... Наша головна сьогодні залишає чергувати Швадченко, а всі решта йдуть на мітинг, все погоджено зверху. Сам губернатор дав добро...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аня відчуває у коридорах міцний, наче від сечі, запах дешевих парфумів. Попід стінами застрахано тиснуться навпіл зламані вагітністю жінки. Наймолодшій років 14, максимум 15. Живіт вже більший за неї. Поруч із затятим обличчям дитини — заплакана матір, яка безперервно посипає її докорами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для більшості повитух цей безглуздий мітинг — свято. Крім обіцяного продовольчого пайка (який дають у разі підписання "меморандуму" — обіцянки проголосувати за "демографічний вибух"), є ще й зайва нагода "блєснуть" своїми принадами перед сотнями чоловіків у самісінькому центрі міста. Тільки от ті чомусь не цінують їхніх відчайдушних старань — заполітизовані очі палають ненавистю, в кутиках уст густа піна злоби...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Хочеш афоризм, старий? — вишкірює свої обкладені каменем і нальотом жовті зуби Марко, випадково уздрівши мене на вулиці (хоча яке там випадково? В цьому маленькому містечку випадково можна хіба не зустрітись), — Тільки вчора вичитав. Мені сподобалося: дуже влучно і головне — актуально.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко за кілька передвиборних місяців, в які ми майже не бачилися, змінився до невпізнаваності: схуд, зблід, майже вицвів. Проте якось мобілізувався, почав щодня голитися, і погляд його, раніше такий млявий і розфокусований, тепер став запальним та наче трохи божевільним.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну що ж, коли так вже не йметься — давай.</w:t>
       </w:r>
     </w:p>
@@ -4172,134 +4247,138 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Може, ходімо, вип'ємо якоїсь кави чи пива? — пропоную вже й сам несміливо, вражений їхнім спільним острахом, що наче якась моторошна таємниця, назавжди поєднав ці напівзомлілі від непевності душі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аня зраділо хапається за мою ідею, згоджується швидким кивком голови і, вхопившись рукою за шию та прокашлявшись, каже, що їй просто необхідно промочити горло. Ми обидвоє зиркаємо на Марка, який враз похмурніє, і якось непевно буркнувши про термінову конфіденційну зустріч, вже усміхається до нас.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— А ви йдіть собі, йдіть. Може навіть не так, — помітивши заперечення в очах Ані, яка, було, поривалася за ним, змінив тактику Марко, — ви скажете мені, де сидітимете, і я потім, коли все залагоджу, до вас приєднаюся... — він знову посміхнувся чомусь у собі, — можете мені навіть замовити якогось світлого пива. Тільки не "Кобилянського", ти ж знаєш, я не перетравлюю цю сечу...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— ... Я боюся старості — боюся немочі і дряблості, яловості і постійної болі. Боюся стати маразматиком із вицвілими, вкритими плямами очима, що ходитиме під себе... Я не хочу жити у інвалідному візку, не хочу, щоб хтось постійно підставляв під мене судно, кривився від запахів майже твердої, зеленувато-бурої сечі і подумки бажав мені якнайшвидшої смерті. Я хочу спинити це, спинитись і подумати, спинитись, щоб подумати, бо мусить же бути на це якась рада...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спочатку думаєш, що воно може статися із будь-ким, крім тебе. Лише не з тобою. Врешті, навіть якщо воно станеться, то є ж іще час. І якось то воно буде. Якось воно буде... Але твоя історія поступово перетворює тебе на труп. І робить це настільки вправно, ковтаючи тебе поволі і водночас швидко, що ти звикаєш, примирюєшся, загусаєш. Закисаєш у цьому... Врешті, вже не думаєш. Помирання стає твою суттю, ти переймаєшся лише окремими кроками свого відходу, втративши спроможність задивлятися вдаль...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спочатку сивина у вусах і бороді, що залишається на лезі бритви після гоління; потім тонкі зморшки, які наче павутина муху, обплутують обличчя; а ще мішки під очима, задишка, втома, хвороби, а далі лише хвороби, випадання волосся, яке вранці вкриває подушку, яке застрягає у гребені... Якщо тобі за сорок, ти прокинувся і в тебе нічого не болить, отже — ти вмер, — казав мені один знайомий лікар, який останніх півтора десятки років поволі спивається в паталогоанатомічці, бавлячись із трупами... Нещодавно він відростив собі кучеряву козлину борідку, тільки от голомозий вже давно... Всі вони починають хропіти, навіть жінки, у нирках і жовчі збирається пісок, курці жовкнуть як багаторічні аркуші паперу, алкоголіки коричневіють і помирають... Або їх вбивають за дві гривні малолітні колеги із сусіднього двору, вирвавши із лавки штахетину з цвяхами і увіп'явши її кілька разів у мозок...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я боюся старості, але цей страх, як і страх смерті, стає дедалі меншим, можливо тому, що все вже незворотньо, що маховик закрутився надто швидко і навіть щось виправити вже запізно... Тільки от мусить бути якесь пояснення хоча би, якщо не рада. Мусить бути, інакше навіщо все?... Навіщо?...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я (він, вона, вони) прокинувся на світанку. Нагло витягнутою з-під ковдри шкірою пробігла дрож передчуття. Повітря було, як завжди у таких випадках, різке і холодне. Сіріло: сонце ще не зійшло, однак його обіцянка вже додавала крові у небо, вихоплюючи з пітьми стіни і асфальт. Кухонний ілюмінатор визирав просто у прямокутник "хрущовського" дворика — наче тюремного, що викликає клаустрофобію. Єдиний вихід (також прямокутником) зяяв угорі, поміж дахами, і туди був спрямований погляд почервонілих від безтями і довгого очікування ранку очей. Судини полускались від кави і цигарок. Криваві прокаринки віддзеркалювали хмари на волі і віддертий тиньк, з-під якого сіріли квадратики цегли...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зібратися не вартувало нічого — закинути ще кілька консервних бляшанок у рюкзак; перевірити, чи добре складений намет, вдягти джинси, сорочку, жилетку. Присісти на кілька хвилин, відчути від нетерплячки і лячного очікування підхід калу до ануса, випорожнитися, зайняти кілька зайвих хвилин сигаретами і ще однією зайвою кавою. Нарешті встати, відчинити кватирку, пожбурити недопалок кудись у двір, на голови двірників, вдихнути на повні легені справжнього повітря, усміхнутися до себе і вийти...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зберемося на майдані, під ратушею. Кілька чоловік уже віддавна сидітиме на камінних огорожах ще чорних від вчорашнього дощу клумб. Всі ми скидаємося на звичайних туристів; лише ця подорож — назавжди, як стрибок без парашуту. Вітер нервово шарпає фану на шпилі, вікна навколишніх будинків, посопуючи, сплять. Патруль, очолюваний гостроносим псом, позирає на нас недоброзичливо, певно попереджений зазделегідь. Очі, затінені козирками кашкетів так само червоні від неспання. Вони випромінюють флюїди злості.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Час ще не настав, але дехто не витримує і починає розмотувати транспаранти. Доводиться на ходу змінювати план і завчасно ставити намети. Пес рпатом загавкав, патруль знову наблизився...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Штаб міститься у напівнедобудованому корпусі колишнього санаторію. Під офіс обладнано лише кілька бідно вмебльованих кімнат, з лунким лінолеумом та безперервним гудінням комп'ютерів. Довкола — пустка і забуття. Надтріснуті прямокутнички цегли, холодний (ноги промерзають навіть крізь найтепліше взуття) бетон підлоги, з якого втім уже вибиваються пагінці молодої берези; порожні очниці вікон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Колись тут буяло життя, на мінеральні води приїздили секретарі партії з молодими вродливими секретарками чи секретарчуками; за газонами доглядав по-німецькому акуратний дідок із жовтим обличчям та незмінно розкуреною люлькою; з розпорпаних клумб охайно підводили голівки напівдекоративні одомашнені чорнобривці та (дике сусідство) крихітні троянди. А зараз скрізь запустіння і руйнування... Дідок, певно, давно помер, траву косять лише раз на рік, коли вона вже сягає поясу, — сіно для худоби заготовляють господарі сусідніх садиб, чиї дружини належать до нечисельного медперсоналу закладу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Трасою, що за кількадесят метрів від центрального корпусу, перетвореного підприємливим головним лікарем під грант якогось міжнародного благодійного фонду у богадільню, з шипінням мчать повз заховані у хащах будівлі автомобілі та міжміські автобуси. Водії вже віддавна наче й не помічають перекошеного кубика автостанції з іржавим написом УРОРТ, якого увінчують пасма блідої трави, і пригальмовують лише на те, щоб уникнути зайвої небезпеки при крутому повороті, що трохи оддалік. Втім один із віддалених корпусів екс-курорту все ще використовується за основним призначенням — геть знудившись від колупання в зубах мобільниками, сюди приїздять на своїх сріблястих і вороних мерседесах та ролс-ройсах представники нової касти. Їхні авто зрідка вигулькують на вибоїстій грунтовій дорозі, щоб, звіявши стовп куряви, на кілька днів зникнути у напрямку гір: поковтати "на халяву" чистого повітря та побавитися "лоном природи". Звичайну криничну воду цим пересиченим недоумкам продають дорожче, ніж бензин, під виглядом енергетичної лікувальної мінералки. Але побавившись кілька днів у аборигенів (втім, не позбавляючи себе жодного із урбаністичних задоволень, як то: джакузі, відео, якісного алкоголю, жінок, та ще й яких! — тілистих, округлих, із отакенними дійками, породистих, наче корови!), вони знову знуджуються і повертаються до своїх міських двоповерхових квартир та будиночків — до шуму людського багатоголосся, автомобільного гардимеру, скреготіння гальм і металічних мелодій їхніх мобільників у фотополімерних посткарієсних пломбах.</w:t>
       </w:r>
     </w:p>
@@ -4320,51 +4399,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Втім, мені важко уявити, що б сталося, якби закон і звичай дозволив (примусив) позбуватися старців у нас. Бачу довжелезні черги до таких от притулків — це при тому, що тут стовбичать у сподіванні зіпхнути своїх кревняків на дбайливий догляд медперсоналу ще найгуманніші. Інші ж не гребуватимуть і замовними евтаназіями — руками спеціальних кілерів добиватимуть старше покоління: щоб не мучилися!...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Їхня присутність відчувається щохвилини — і у надмірній тиші, німотність якої тисне на вуха; і у згорблених постатях, що безладно кульгають; часто, заблукавши, вони забрідають на нашу територію, щось розгублено шамкаючи один одному беззубими ротами. Їх виловлюють кремезні медсестри та санітари, вбрані у теплі уніформенні куфайки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На брудних і смердючих штанях у багатьох старців незмивні плями їхньої власної сечі. Ходіння під себе, памперси і енурез, заплилі білком погляди, за якими згубилося щось важливе — ось і все, що зосталося від десятків людських доль, від тих чорнобрових красунь і струнких легенів, які поволі жовкнуть у запилюжених фотоальбомах...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я одразу їх попередив, що це безглузда ідея — заради економії коштів та часу харчуватися в притулку. Ніби й час для нас вибрали такий, щоб ми не могли перетнутися із старцями, ніби й їжу обіцяли геть іншу — куди стравнішу і гострішу... Але вже в перші відвідини величезної їдальні хлопці зрозуміли, що помилилися. Запах немочі та розкладання в'ївся у кожен сантиметр повітря, у кожен стілець, стіл, тарелю, ложку, горня. Ми мовчки і напружено працювали щелепами. Я знав, що інші думають про те ж саме, що і я: вони уявляють собі, як безпомічні обісцяні істоти, від яких тхне гнилизною скорої смерті, схиляються над цими ж тарілками, тремтячими руками підносять до пожовклих пожованих облич ці ж ложки та виделки, запихають шматки їжі у беззубі тремтячі роти, з яких вона знову випадає на ці ж столи...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З велетенської кухні долинало безперервне дзеленчання, шипіння, розмиті вигуки. У випрілому одязі вибігали огрядні жіночки з алюмінієвими казанами в руках. З ними крізь отвори дверей у залу вривалася пара, задуха і сморід немитого начиння.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поруч із нами запобігливо крутилася завгосп цього комплексу, якій перепадала копійчина з нашого харчування. Очевидно, вона подбала про те, щоб залу до нашого приходу відпуцували, позбавляючи її найменших ознак присутності старців. Якби ми не знали, що тут притулок, то, певно, не одразу й помітили б, де харчуємося. От тільки біда наша була в тому, що ми знали... Жінка із до потворності великою головою, великим носом та повними губами щось сюсюкала, складаючи уста в трубочку, безперервно сміялася до нас без жодного приводу, оголюючи нерівні, надламані зуби — і від цього всього ставало ще гидкіше. Ніхто не насмілився відігнати її, як бридку муху, всі увігнули голови в плечі і навіть наш жартівник і невиправний цинік Васько похнюпився і мовчав. В його окулярах відбивалася тепер не сторінка з інтернет-новинами, а бліда розварена фрикаделька, яку він довго колупав алюмінієвою ложкою, ніяк не наважуючись з'їсти.</w:t>
       </w:r>
     </w:p>
@@ -4378,51 +4458,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я обійшов усі місцеві заклади, можете мені повірити, — поклав руку на груди з правого боку Васько, — гидота рідкісна. Там дешево, тільки от обстановка анітрохи не краща, ніж тут. Совдеп. Тут же ж нікому не потрібен нормальний ресторан. Кільканадцять чоловік, що можуть собі дозволити цю розкіш, безумовно, якось собі раду дають. На таку кількість місцевих багатіїв — та й навіть багатство їхнє просто курам на сміх! — жодна порядна забігайлівка не окупиться. Малі міста вмирають, хлопці. За що і вип'ємо. Тобто, за упокій...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він підніс до роту склянку зеленуватого кольору із вісьмома гранями і уважно повчав вивчати її вміст — такого ж зеленуватого кольору рідину: очевидно, компот із сухофруктів, бо в ній плавали розварені шматки колисль яблук та грушок. Хтось із наших нервово гмикнув. Інші розгублено втупилися в тарілки, нервово мнучи в них виделками залишки каші. Тут прочинилися зовнішні двері їдальні і до зали увійшов один із старців. Він, напевно, спізнився на обід чи заблукав і його вчасно не могли знайти. Мішок штанів на дідові настовбурчився, полатаний светр перекосився. Дід йшов згорбившись, трохи випроставши вперед руки: він недобачав і, мабуть, після кількохразового, досить болісного зіткнення зі сторонніми предметами, виробив звичку промацувати простір перед собою пальцями і долонями; відчуття доторку живе у людині найдовше, воно не зраджує нам навіть тоді, коли всі інші вже давно перестають служити, навіть тоді, коли... З кухонного вікна йому щось непривітно рявкнули, але їдло таки дали: дідок обхопив піднос з тарілками обома руками, наче обійняв найдорожчу людину і дрібними кроками пошкандибав до найближчого столика. Нас він не помічав. Незграбно сівши — за крок від столу — він жадібно накинувся на ще гаряче "перше" (йому, певно, дали ті ж "елітні" харчі, що й нам, тож ці страви у порівнянні зі звичною якістю тутешнього обслуговування мали видатися бідоласі святом смаку). З беззубого старечого роту витікала слина і разом з юшкою скрапувала підборіддям та далі, на светер. Рука з ложкою тремтіла, не влучала в рот, намацуючи окропом зморщену, невразливу до опіків шкіру підборіддя чи нерівну щетину щік... Потім старий, кілька разів зригнувши, підвівся і так само повільно та невпевнено, побрів до виходу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зрозуміло, ніхто з нас більше не скуштував і крихти з ще майже переповнених тарілок...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Намоклий від вчорашнього дощу асфальт шипів під колесами автобусів. Я стояв за кілька кроків від дороги, в затінку коробчини "УРОРТУ" і чекав, вже не сподіваючись чогось дочекатися. Коли той, кого чекають, в кращому разі поспішає на зустріч, в найкращому разі переживає, чи його дочекаються, то на долю того, хто чекає, випадає справжня тортура: тортура невідомості, неспівбуття. Той, на кого чекають, поспішаючи, може уявляти собі, як той, хто чекає, щохвилини стурбовано зиркає на годинника і невдоволено зморщується. А той, хто чекає, не може собі уявити нічого. Він навіть в якийсь момент ладен припустити, що помилився, що ніякої зустрічі не повинно відбутися, або, якщо й повинна, то в інший час або в іншому місці, або і в інший час, і в іншому місці. Його доконує непевність, його розпирають сумніви...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переповнені людом і затраскані багном автобуси проминали мою самотню непримітну постать і мчали кудись далі, до своїх сьогоденних клопотів. Побут визначає спосіб життя цих людей. Вони зациклені на довколахатньому дріб'язку, на псевдовихованні дітей, на готуванні їжі, врешті-решт. У них постійно чогось не вистачає, все розламується, кривиться і кришиться від недосконалості...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нарешті, коли я вже уп'яте постановив собі, дорахувавши до сотні, повертатися в офіс, де я зостався черговим на вихідні, один із Ікарусів пригальмував. Дверцята прочинилися, я механічно простягнув назустріч Ані руку, на яку вона легко обперлася, щоб зіскочити...</w:t>
       </w:r>
     </w:p>
@@ -4436,51 +4517,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для мене ця мить виправдання настала якраз тоді, коли Аня обома руками вхопила з приступки автобуса свою валізку і, з зусиллям тримаючи торбу на рівні колін, трохи випнувши їх для зручності вперед, знову обернулася до мене. На її устах світилася прозора усмішка зніяковіння, очі мружлися від сонця, яке, нараз вигулькнувши з-за хмар, якось по-особливому виокремило дівчину з оточення.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понад усе я прагну зберегти свіжість і точність того спогаду, відтворити його з максимальною кількістю подробиць, знову і знову бачити його. Було прохолодно, але вона вбралася не відповідно до погоди легко: тонке бавовняне плаття і поверх нього светрик на гудзиках. Я намагався і намагаюся за жодних обставин не вводити себе в оману, не створювати міфів, лишень щоб приховати страх суцільної недосконалості, невідворотного наступу хаосу і ніщо. Тому ніколи не вважав Аню красунею. Я завжди помічав її прищики, деяку непропорційність рис обличчя. Однак у ту мить щось так легко защемило у грудях, в душі стало вітряно і солодко, як коли потягуєшся після сну чи важкої праці. Я дивився на неї і бачив втілення недосяжності краси. Зачіска її від пориву вітру розпатлалася, кілька волосинок задуло на обличчя і вона, оскільки руки були зайняті валізою, спробувала здмухнути їх. Довгі поли плаття розпустилися і набрякли мов парус...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За тим я простягнув руку до її валізи, сонце заступила хмара, Ікарус рушив, обдавши нас густими клубами сажі. Ідилія скінчилася.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну то що, показуй... — вона зам'ялася, ладна додати "те": знову звертаючись до мене, як колись на "ви", але засоромилася і цієї паузи, і того, що засоромилася, і того, що все це помітив я, — свій монастир і свою келію.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я проводив її холодними вогкими коридорами, розповідаючи усілякі небилиці, витворюючи нові міфи цього примітивного пам'ятника тлінності людських ідей та намірів. Я таємничо шепотів їй на вухо про загадкові кроки, які ми буцімто чуємо, коли пітьма огортає все наволо, про жахливі злодійства одного з партбосів, що він буцімто чинив саме тут, на місці санаторію; і вона довірливо притискалася до мене, міцно впинаючись пальцями в руку. Втім, переконаний, що аж ніяк не зі страху — не сумніваюся, вона ані на мить не вірила жодній із тих моторошних історій, які я вигадував на ходу не лише для того, щоб підтримувати розмову, але й для створення необхідної атмосфери, для витворення між нами відчуття гри, яку ми обидвоє приймаємо. Я раптом зрозумів, наскільки важливо для мене, щоб ця жінка не зникла раптом, а була поруч зі мною у цьому порожньому холодному приміщенні, принаймні доти, доки не з'являться інші люди, що своїм бездумним існуванням заперечать відчуття крихкості мого власного.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В маленькій комірчині з ліжком та телевізором вона спочатку відчулася затишно і просто — дозволила собі по-домашньому розкинутися на дивані, скинути з себе светра, а з мене кокетливим рухом стягти окуляри. Я розповів їй кілька почутих від Васька анекдотів, вона щиро розсміялася і вишкірила зуби, геть не дбаючи про те, як це виглядатиме. Я потроху збуджувався, однак вона раптом заклякла і насторожилася, чи то відчувши спалах чуттєвості у мені, чи по-новому глянувши на єдине у кімнаті ліжко, і відтак зрозумівши неминучість фізичної близькості між нами, яка не те, що була би їй неприємною або страшною, проте означала рішучий крок, безповоротню зміну в її житті, щось на зразок одруження або розлучення. А це лякало дівчину дужче, ніж згвалтування, бо примушувало брати відповідальність за рішення на себе.</w:t>
       </w:r>
     </w:p>
@@ -4515,254 +4597,260 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я не бачу тут зради. Зрадити можна довіру чи дружбу, чи любов... Але не думаю, щоб Марко любив нас. Не думаю також, щоб він надто довіряв нам. Він перейнятий виключно собою. Та й чи ти любиш його? Любиш? — підійшов я впритул до неї, відчуваючи легку злість за невдало перервані ще до початку любощі; вона злякано відсахнулася, — певно, що ж ні... Ти просто шукаєш щось, за що варто зачепитися. Ти втомилася плисти за течією і хочеш спокою. Ти почуваєшся вже старою і всі довкола тобі про це кажуть. Якщо й не відкрито, то натякають. Твої однокласниці всі без винятку повиходили заміж і зараз успішно паряться на кухнях та пеленають дітей. Вони глибоко нещасні вдома, але твоя неприткнутість їх втішає. Вони скалозублять з тебе, вони гоноряться супроти тебе і вдають щасливих, щоб підгірчити тобі пілюлю твого незаміжжя. Вони цькують тебе, вони цькують все, що бодай трохи належить їхньому світові і не кориться цьому безглуздому закону занепадництва. Але чому ти повинна стримуватися? Чому ти повинна вдавати холодність зціплених уст і мастурбувати під простинею? Я не агітую за сексуальний синкретизм, я не раджу тобі кохатися з усіма, хто бодай трохи тобі не огидний. Але це повинно бути в тобі, в твоїх грудях, тут... — я легко торкнув її цицьку, — ти сама мусиш відчувати, коли чуттєвість перемагає і їй варто віддатися. Це мусить бути твоє рішення, без озирання назад. Там нікого нема. Нікого і нічого. Тільки ти. Мусиш це зрозуміти і з цим жити... Мусиш вибирати сама... Я все ще хочу тебе і відчуваю, що й ти хочеш мене. Правда ж? Хоч?..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я видохся. На останнє речення мені не вистачило сил і повітря. Проте вона таки переконалася, її, здається, можна було переконати будь чим і у будь-чому: важила сама процедура: тепер вона могла послатися собі на те, що здалася не одразу, а під тиском обставин. Вона вже певно й сама не знає, що їй потрібно, чого хоче.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Це зціплене скоцюрблене тільце тремтіло в моїх обіймах як заляканий пташок, що впіймався в сильце, як застрахана сирота з інтернату. Її широко розплющені очі віддано і водночас благально дивилися на мене. Вони зблискували крізь темряву, не кліпали і не заплющувалися, навіть коли ми цілувалися. Вона трималася за мене цим поглядом, увіп'ялася ним в душу і не відпускала. Вона наче хотіла щось сказати, але не могла проронити й слова, лише вклала всі свої почуття у цей безнадійний, набряклий погляд. Він переслідував мене, коли ми кохалися. Мовчки, але гаряче, аж відчайдушно я проникав у неї, пронизував її тіло і мозок, діставав, здається, аж до цього погляду, який чомусь не мутнів і не зникав від задоволення. Її уста привідкрилися, і з них вирвалося чи то хрипіння, чи шипіння, наче звідти виривався шквал емоцій, океан відчуттів. Ми вибухнули майже водночас, химерно переплівши руки й ноги. Але очі її залишалися зі мною навіть тепер, вони продовжували звертатися і благати про щось ще й коли я засинав...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лікар стояв спиною до мене і наче не помічав. Я подумав, що він рано списує мене, що хай все і скінчилося для мене, хай дата смерті неминуче наближається, але ж зараз я ще живий. З-понад його плеча я бачив, як він відкрутив кран над фарфоровим рукомийником і довго та ретельно вимиває руки. Я нараз зрозумів цей сталий потворний запах, що чув від нього та інших його колег — цю ауру ескулапства: від них тхне милом, дешевим, найдешевшим милом. Їхні руки схиблені на гігієні. В інститутах та академіях їх примушують здавати іспити з рукомийства. Їхня шкіра стає сухою і тонкою, а на горбиках під пальцями утворюються мозолі, гейби від важкої праці. Вони миють руки 20, 50 разів на день, а у особливо охайних ця цифра сягає сотні. Жодна бактерія не затримується на їхніх пальцях довше, ніж хвилину, але перш ніж вони змивають її, вона гине від смороду дешевого, найдешевшого мила. Може, це дуст?..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він припинив мити руки і довго втирав їх рушником. Однак кран не закручував і продовжував нахабно ігнорувати мене, стоячи задом. Що він там хімчить? Я спробував підвестися навшпиньки, і ледь не злетів під стелю. Лікар, розщепнувши ширінку і виваливши звідти об'ємну голівку свого члена, ніжно задзюркотів у такт воді на дно рукомийника. Сеча була прозора і якась аж ніжна... Я знічено опустився. Мене вразив розмір його члена. Лікар між тим знову ретельно мив руки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нарешті він обернувся, і наче аж здивувався, помітивши мене.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— А-а-а-а... — непевно протягнув він, — це ви...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У його погляді читався сум, у руках зніченість. Він не знав куди подіти свої товсті білі долоні, з яких стирчали сірі і руді довгі волосинки. Він м'яв праву руку у лівій і навпаки. Стискав пальці до хрускоту у суглобах. Десь я вже це бачив і чув, от тільки де? Раптом я пізнав його: це той самий лікар, що радив Томі забрати з лікарні свого дідуся. Фаталіст.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я хіба вам ще не казав? Вам не варто звертатися до інших. Це не допоможе. Якщо хочете, звісно, воля ваша... Але рак печінки... він, розумієте, неоперабельний. Тут ніхто нічого не зарадить. Вам зосталося тільки трохи часу...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я прокинувся вдосвіта; Аня ще спала, скорчившись на самісінькому краю ліжка — так спить людина, що не звикла ділити своє ложе з іншими, — але міцно вхопившись у мій лікоть правою рукою. Її тіло прибрало незручного положення, рука натисла на обличчі червону пляму.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я підвівся і скривився: боліло у правому боці — очевидно, загусла від зловживання пивом та вином жовч, або ж тисне на суміжні органи збільшена з тих же причин печінка. Я раптом згадав сон і здригнувся. От маячня. Але хто така ця Тома?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Підійшов до люстерка, щоб оцінити свій стан: обкладений язик, почервонілі прожилки в очах, підпухлі повіки. І ще кілька сивих волосків.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я не люблю, коли чоловіки задивляються на себе в дзеркало, — вихопилося у неї за кілька годин, коли я, перевіряючи якість гоління, обмацував щоки та підборіддя, прискіпливо розглядаючи їхнє відображення.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ми спинилися, погляди зіткнулися: я вже не бачив у її очах вчорашнього виразу: цього послання, що базувалося на благанні; тепер там був тупий денний переляк, передчуття невідомості. Страх життя. Її молодість ще не дійшла до тієї межі, коли переважає страх смерті. За вікном знову дощ. Повітря важке і тягне на сон. В атмосфері передчуття конфлікту, але ми надто втомлені, ми надто багато сил затратили на те, щоб зійтися, аби одним махом зруйнувати це. Ми толеруємо різкі випади один одного, пропускаючи їх повз вуха, бо ми вже зв'язані, наче пошлюблені наручниками злочинець та бравий охоронець закону. У нас одні кайдани на двох. Я чомусь вже переконаний, що саме вона — мій останній шанс відчути сповна життя, що вона — це мій дарунок, маннна небесна, можливість знову пережити молодість, якщо не власну, то бодай її. Такого вже може не бути. Я, можливо, вже ніколи не матиму жодної жінки, окрім неї. Мої ровесниці мене не збуджують, а молодші ставляться з осторогою до мене. Їм скрізь вбачається підступ. Або ж вони такі тупі, що повторюють цю ахінею про те, що "всі чоловіки однакові і їм потрібно лише одно". Таке враження, що жінкам </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">цього</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> не потрібно. Але врешті, навіщо себе і ще когось мордувати, переконувати, примушувати. Я витратив вже занадто багато сил... Я втомився.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А що я для неї? Навіщо я їй, цій заблудлій переляканій овечці, цьому ягнятку на заріз, котре проте у критичні моменти саме демонструє свої гостренькі ікла? Що я можу дати їй крім своєї зневіри, крім оманливої певності і вдавання всезнання? Крім свого поношеного тіла?.. Нічого. Але я — це все, що їй зосталося зараз. Вона заплуталася і згубилася в чужому для неї світі, в який невідомо хто її закинув, попередньо навіщось виліпивши з нічого. Господи, яка дика біль — з'явитися з нічого, трохи побути і знову канути в ту пекельну чорну пустку небуття...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ця нічогість уже в мені, вона наростає зсередини, стискаючи нутрощі душі, обплутуючи їх метастазами відчаю. Я боюся, але не можу навіть видати цього. Я знаю, що не можу врятуватися, але продовжую хаотично шукати порятунку. Тільки от, я вже не вірю у порятунок. Надто б це було просто, надто лагідно після всього, що було і що є. Покруч час прискорюється, наближаючи те невідворотнє агоністичне БУДЕ, якого не буде. Особистий апокаліпсис брутально банальний. Він озвірячує тебе, кидає на коліна, але це нікому не потрібно, цього ніхто не бачить, це марно і смішно. Це гидко. І ти підводишся, щоб зберегти перед кимось — перед тим самим стороннім Глядачем, на присутність якого ти потай все ще ледь-ледь сподіваєшся і віриш понад усе — видимість доброї гри. Гонор перемагає. Естетизація поразки все ще передбачає якийсь стимул. Стимул, що народжується з болю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ввечері наступного дня вона повинна повернутися до міста — щоб ніхто її тут не бачив. Години спливають у мовчанці і зітханнях. Відчуваю, що щось треба зробити, якось загальмувати час. Бодай промовити кілька слів, повернути їй вечірній погляд, блиск в очах... Але лінь розкладається в членах тіла чорною отрутою.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нарешті я пропоную їй залишитися до ранку: штабники повернуться не раніше дев'ятої, бо навіть у неділю у них є своя робота — штаб і у екзилі працює на кандидата, вони кують перемогу на різних ділянках, буцімто розрізнено, але насправді чітко й злагоджено. Їхній прапор — кандидат — отримає владу, і як вислід, владу разом із ним отримають вони. Ті з них, кому це потрібно. Вони втраплять у вершки казана влади, де легко можна присмоктатися до якогось жирного шматка м'яса і, трохи підживившись з нього, підвестися на дещо вищий рівень.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона дає себе вмовити, у нас в запасі ще одна ніч, але це нічого не вирішує. Це лише пауза, це лише розтягування невідворотності. Як жуйка, з якої вже давно вибрано всі соки-емульгатори. Ти ковтаєш власну тверду слину і ремигаєш, бо нічого іншого тобі не зостається. Залишки смаку в роті тануть, в рецепторах спіднього боку щік та низу язика тільки спогад про псевдополуничність схожої на зуб подушечки, що перетворилася на понівечену заслинену масу. Але її нікуди пожбурити і ти втомлено працюєш щелепами...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я, щоб хоч чимось наповнити час і нашу спільну самотність, розповідаю їй варіант із жуйкою. Вона слабо усміхається, не може навіть тішитися. Це втома. Покруч-час прискорився, ми не встигаємо за ним, за нашими молодшими ровесниками, що все роблять ВЧАСНО. Ми приречені спізнюватися. І добре, коли хтось тебе дочекається на забутій зруйнованій автостанції.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона молодша за мене на 15 років. Вона теоретично могла би бути моєю донькою. Кажу їй і про це, щоб подолати втому. Кажу їй вже все, чи майже все, що думаю. Не озвучую лише цілковито збоченських сексуальних фантазій (ще соромлюсь) та не надто компліментарних виразів на її адресу (щоб не відштовхнути і не образити). І вона цінує мою відвертість, мою надвідвертість. Вона бачить цю прозорість, бачить, що за цим немає геть нічого темного і хижого, що вона може почуватися спокійно. Страх її не минає, проте вона знає, що, сівши мені на коліна, принаймні за спину свою зможе не турбуватися. Там вона у безпеці.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пити — це нудно, але є бодай якесь заняття. Степан слухав, а чи лише вдавав, що слухає, цих паскуд, які наввипередки хвалилися йому своєю ненавистю і ступенем її реалізації, і потроху ковтав алкоголь. Бридку горілку з дрібкою лимонного емульгатора. Він робив дрібні регулярні ковтки — так його навчив пити якийсь чи то німець чи то австріяк. Від цього буцімто швидше п'янієш; а чи навпаки — повільніше?... Хлопці — його ж вихованці — результат його праці — уже забріхувалися, намагаючися в азарті розмови виставити себе перед шефом якомога затятішими паскудниками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ми його замочимо!!! — переможно підсумував це змагання такий собі Тося — малолітнє мудило з фарбованим у пергідролі волоссям, кульчиком у лівому вусі, окулярами-хамелеонами і пещеною усмішкою.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан гидливо відсахнувся — це геть невинне(!!!) зауваження — йшлося ж бо всього лише про моральне знищення геть чужої, незнайомої їм людини, з власним світом, переконаннями, долею — чомусь злякало його. Він подумав, що ці виродки за певних умов могли би і справді, не здригнувшись, вважаючи це за чесноту, вбити ворога своїх хазяїв. Бридкі лакузи, бридка горілка, очі, заплилі жиром й алкоголем. Степан уважно зазирав їм у рот, коли вони перехиляли залпом свої келішки: язик зводило судомою у передчутті гіркої пілюлі щастя, білі зуби виблискували термінаторським металом (навіть це не було справжнім). Очі заплющувалися, уста кривилися — певно, цей жест вони у когось поцупили: десь підгледіли абощо, бо не кривляться так від горілки. Потім з очманілим, дебільним виразом обличчя (вирячений погляд, роззявлена пащека) кидаються до закуски і закидають її в отвір між устами, мов кочегар — вугілля у паротяг. А як вони жують! Навіть бомжі, що вперше за кілька днів угледіли шматок хліба, поводяться вишуканіше, ніж ці новітні інтелігентики. Степан подивився на їхню статуру — нічого спільного з тим образом захланого, заляканого фізика чи хіміка — худого, високого, у великих окулярах. Викінчені піжони, ці пестунчики побуту, можуть дозволити собі по кілька годин щоденно відвідувати тренажерні зали і під орудою тренерів напомповувати собі м'язи. А що їм ліньки чекати результатів власної праці, то вони швиденько насичують себе анаболіками. В поєднанні з горілкою — вибухова суміш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома сиділа у вчительській, з нетерпінням, мов учениця, чекаючи кінця уроку. Це була чергова помилка — йти працювати у цю комендантську установу, з військовими правилами та муштрою. Штефан чи не вперше мав рацію, завзято відраджуючи, навіть забороняючи їй вдаватися до такого кроку. Переслідував він, звісно, при цьому зовсім іншу мету — йому було сташно. Його запіненість і агресивнісь у суперечках пояснювалась тим, що він підсвідомо відчував небезпеку — його світ був надто ненадійно вибудуваним, надто крихким, і таке випробування загрожувало руйнуванням. Відпустити Тому з дому — це було все одно, що випустити канарку з клітки. Пташка не може без неволі. Вона випурхне, загубиться, заблукає; може, її підбере хтось інший, може, їй буде в нових хазяїв навіть краще, але що йому до цього? Він надто вже звик, приходячи додому, відчувати чиюсь присутність. Йому приємно було перевіряти міцність власного голосу, виголошуючи якісь банальні речі — це чув ще хтось. Степан не був певен у собі, у Томі, він не був певен ні у чому. Його найдужчим бажанням було забарикадуватися і перебути облогу виборів вдома, щоб ніхто його не турбував.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але що до того Томі? Їй набридло, вона втомилася від цих потвор довкола потвори-чоловіка, від суцільної павутини помилок, від власної розгубленості. Їй потрібне пояснення, чиясь дужа рука, що розірве нитки, в яких вона борсається і виведе на волю, на світло. Їй бракує світла, вона почувається наче замкненою у похмурій вежі, або у темниці. Промінчики сонця тут рідкість. Лише сирість, сірість і морок. Під вікном росте бузок, а поруч — контрасти міста — клен і каштан. Двох останніх вже кілька років ніхто не підрізає, тож їхнє збожеволіле гілляччя заступило світ, запавутинило небо. Настало затемнення, майже вічна ніч. Тома почувалася полярницею, якій будь-що необхідно дочекатися сходу світила, яке принесе нове життя, новий цикл безперервної природньої круговерті, новий кальцій, нові вітаміни...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона нервово очікує кінця уроку, бо її запросив на каву шкільний фізик — нафталіновий Теодор Ізидорович (друге ім'я, дане при хрещенні, — Зорян — зізнався їй під час першої ж тет-а-тетівської бесіди в коридорі цей темпераментний чоловік з шапкою в'язкого густого білого волосся на голові). Він чомусь одразу вчепився в неї як кліщ: і Томі довелося вислуховувати його безперервні звіряння — про знущання батьків у дитинстві, про нещасливий перший шлюб... Це монотонне безперервне ниття майже не завдавало їй клопоту: воно було для неї чимось на зразок музичного фону місцевих радіостанцій — абсолютно нешкідливим, але й в основному нецікавим. Було ще одне "але" — ці сповіді вона не могла ні перемкнути, ні вимкнути: вроджена делікатність не дозволяла їй перебити чоловіка чи брутально відштовхнути його.</w:t>
       </w:r>
     </w:p>
@@ -4951,95 +5039,97 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона все ще не могла пробачити йому того, що він скомпроментував її. Ніби він не розуміє: вдає дурного, а чи таки справді дурний?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Нічого, дякую, коби не гірше. А ваша? — не підводячи погляду від асфальту, промимрив Зорян.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тома вже й не знала, що на це сказати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан із задоволенням відзначив, що перестає відчувати власне тіло. Стало аж млосно і нудотно від цієї абсолютної невагомості, розмитості меж між собою і світом. Він потроху втрачав кінцівки, розчиняючись у повітрі, як марево або туман. Холодне повітря ще трохи пекло у ніздрі, але це радше була гра контрастів. Терпли вже лікті, а пальцями він міг поворушити лише завдаючи болю своєму мозкові. Той аж перевертався у черепі, нагадуючи Степанові про його тілесність. Духа з нього і на цей раз не вийшло. Він дмухнув у нічне повітря і з захопленням простежив утворення та миттєве зникнення клубка пари. Потім ще і ще. В руках якимось дивом вигулькнула закрижаніла пляшка з-під пива. Він подивився під ноги, обмацав очима простір на кілька метрів довкола. Реальність потроху почала повертатися, світ знову виникав з нічого...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він згадав, що пив: поволі, але багато, змішуючи різні напої. Перекладаючи їх пивом. Нічого особливого. Неподалік бринів ліхтар. Степан подумав, що чому це ліхтар бринить, він не може бриніти, це якась нісенітниця, безглуздя, але ліхтар бринів. Нікого не було, лише Степан і цей чортів ліхтар. Йому стало страшно. Він нараз відчув себе маленьким і безпомічним. Зараз будь-хто може підійти до нього і зробити йому боляче, або й просто вбити, перед тим як слід познущавшись. Він смикнув головою у пошуку шляху для втечі, але напад нудоти повернув його на лавку, де він, як з'ясувалося, сидів. Втома тягарцями висіла на повіках, і він би з радістю ліг спати просто тут, якби не люта холоднеча, що пекла у ніздрях, ця от нудота і страх. Страх примушував швидко битися серце, від чого він втомлювався ще дужче. Якби хоч десь було таксі... Він обережніше роззирнувся: навколо ані душі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Знову нікого. Ці покидьки, як завше вчасно спинилися, а його понесло і вони не стали стримувати враз зницілого і смішного шефа. Не в їхніх звичках, не в правилах цього покоління красивих хлопчиків з фарбованим волоссям надиратися до безпам'ятства, щоб потім блювати на себе, втрапляти в історії. Хоча своїми вечірніми походеньками з точним переліком усіх напоїв та питних закладів вони потім чи не пишаються, розповідаючи як про звитяги... Але до дідька цих юних потвор-перевертнів із "дебільничками" у вухах, сам собі винен. Степан тупо сидів і тупо дозволяв відчаю, що прийшов нізвідки, опановувати собою. Своїм закляклим тілом. Це була глибока, як десятки маріанських западин, безнадія. Це був жах бути поглинутим ніщо. Просто зараз. Його ніхто й не знайде. Навіть не шукатимуть. Взагалі уже нікого немає. Світ фікція, марення, галюцинація... Немає ніякого насправді, немає нічого, навіть самого немає немає... Тільки от щось чи хтось майстерно витворює перед ним перелік декорацій, вчасно замінюючи одна одну...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він подумав, що треба підвестися і йти, але продовжував тупо дивитися на ліхтар, дозволяючи зневірі не залишити від себе жодної клітини. Заплющити очі і зникнути. Замерзнути і померти від переохолодження. Десятки способів померти, тисячі хворіб чатують на нього щохвилини і щокроку. Ця крихка нитка, яка в'яже його зі світом, яка дозволяє йому вдихати різке болісне повітря, бачити світло і тіні від нього, може знічев'я обірватися. І він не знає навіщо, він ніколи не дізнається навіщо... І поруч немає нікого, хто бодай би зміг заплющити йому очі...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан знову побачив як бринить ліхтар і раптом здогадався: мобільник! Згадка про телефон принесла йому полегшення і від думок про смерть не залишилося й сліду. Він врятований. Він має зв'язок зі світом людей, принаймні з його видимістю. Він може замовити таксі, завалитися у салон, а там вже не страшно. Там буде чиясь спина, там можна все забути, заплющитися від втоми, і знати, що після сьогоднішньої смерті буде ще одне життя...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Протверезіння щоразу означується жорсткою депресією. Як би я хотів створити безперервно п'яний світ, вертеп хмільного забуття! Якби я міг, я би винайшов алкогольне самогубство і алкогольний ешафот! Світ майже щирих сліз від надміру вологи у організмі, яка от-от зміниться "сушняком"; світ порожньої відкритості і примітивної жадібності; світ жалюгідності, жалюгідний світ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степан знову сидить на лавчині, лише на іншій, а в його руці знову пляшка пива, як ви здогадалися, теж інша. Все інше, може, навіть місто інше. Він не пізнає цієї вулиці, і не пам'ятає як потрапив сюди. Він падає на дно цієї божевільночорної ночі, пірнаючи все глибше і глибше, але щоразу виринаючи на поверхню. Може, ніч стала вічною?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поволі долає якийсь підйом. Праворуч сквер, крізь полохливе гілляччя якого просвічується ще один ліхтар. Попереду малесенький готичний соборчик, крихітна копія європейської величі, з якої давно обліз тиньк і облущилася цегла. На майданчику перед костьоликом — абсолютно кругла пляма світла.</w:t>
       </w:r>
     </w:p>
@@ -5396,51 +5486,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Грубий хрипкий голос розвіював чари темряви, від нього зникало усіляке бажання, надходила втома.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пішли шукати якийсь нічний магазин. На розі вулиць, якраз навпроти скверу знайшли загратоване віконце, крізь яке просунула вино заспана кобіта. Алкоголічка на вимогу Стьопи стала за кілька кроків, у тіні граба, але, побачивши пляшку, вирвалася з темряви на світло ліхтаря. Дарма. Монстр у подертій смердючій маринарці з розпущеним волоссям. Розпухле обличчя; їй років 45, якщо не менше, але вже на межі розкладання.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Його трохи не знудило, він закашлявся і одразу ж кинувся навтьоки, безладно відмахуючись від її вигуків і спогаду про побачене, наче від самого себе...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Взаємне зніяковіння, страх і скутість рухів. Остання надія на справжність. Принаймні їм так здається... Одяг незграбно шурхотить, чіпляючись за виступи тіл, і виявляється, це ще може лякати невідомістю... Тома навіть по-дівочому прикриває груди своїми довгими пальцями, а Тед, худий, жилистий і трохи згорблений, ніяк не наважиться скинути плавки. В їхніх поцілунках щось від безтілесності середньовічних дів, плаття яких шурхотіли землею, ховаючи ноги. Вони ще не вірять у можливість спарування, у ймовірність реалізації своєї близькості. Але ж це — чи не все, що вони можуть дати один одному, водночас відібравши один у одного. Обмін тілами, який завершиться у пітних тимчасових обіймах втомою і бажанням спати. Але їм буде добре удвох, бо обидвоє заскучили за хорошим сексом. З несподіванки вони не змогли звільнити від напруження свої бажання та розкріпачити м'язи. Вони щомиті чекали якоїсь покари за своє щастя, грому небесного за насолоду. Вони боялися бути викритими. Їм постійно здавалося, що хтось третій незримо присутній у цій кімнаті і пильно стежить за кожним їхнім рухом, вслухається у ніжне шепотіння, принюхується до розімлілих тіл...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Його тісна гуртожитська кімната мала чи не єдину перевагу — величезне, хоча й холодне вікно. Його можна було прочинити навстіж, залізти на підвіконня, спертися спиною до заглибини в стіні, взяти в руки горня з гарячим чаєм і, заплющивши очі, вдихати цю мить... Вбирати в легені пару, вечірнє повітря, рожеві відблиски сонця на внутрішньому боці повік, звуки знадвору і запах передчасної лютневої весни та життя. Потім можна увімкнути улюблену музику (у них випадково схожі смаки): якусь роковану альтернативу, лягти в ліжко поруч з ним, огорнутися димом сигарет (він курить її Marlboro, а вона його жетан), зручно вмоститися під чоловіче крило, і дивитися на червоне зарево. Ще година, кільканадцять хвилин... Все, кінець. Всередині росте порожнеча і відроджується страх. Треба йти. Навшпиньках пробігти коридором, здригаючись від кожного шурхоту, щоб, бува, ніхто її не засік... Знову переховуватися, знову втікати. Знову накриватися з головою ковдрою, якщо хтось несподівано розірве їхній спільний простір непрошеним стукотом у двері. Знову не те, не те, не так!!!!!!!!!!!!!!!!!!!!! ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">...</w:t>
       </w:r>
     </w:p>
@@ -5468,51 +5559,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Може, вони за нею шпигували? Бачили, куди вона заходить, з ким, коли? Поставили в кімнаті жучки і все записали на магнітну плівку? А зараз на неї чекає розплата за зраду? Але ні, Шура, якщо й знає щось, то зі Степаном цим не ділився і, мабуть, не поділиться. Надто ласо його очі позирають на Тому. Він, очевидячки й сам не проти, розважитися з нею. Тамарі на саму думку про спарування із Шурою стає зле. Напад нудоти настільки сильний, що доводиться спинити машину.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну как, легше? — турботливо торкається її спини Саша.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тамара невизначено змахує рукою і інстинктивно сахається; потім уже цілком свідомим рухом відсувається. Шура пронизливо буравить її своїми оченятами, раптом перебазовується вглиб салону і, нічого не кажучи, поринає в читання газети. Зловісну мовчанку перериває лише хряцання дверей, коли вони приїхали. Але Шура й далі нічого не каже їй і душа Томи опиняється у п'ятах. Знає, — вирішує вона. Господи, і нащо мені було того треба?!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чоловік уже тиждень не п'є, натомість багато курить; схуд, очі позападали ще глибше, кутики колись пишних і вишуканих вусів безсило звісились на вологе від свіжого гоління підборіддя. Томі навіть стало шкода його, коли вона якось випадково наткнулася в коридорі на цей безнадійносамотній і сумний погляд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Того вечора вона відмовила Зорянові: дещо грубувато і роздратовано. Вона втомилася ховатися від його і своїх знайомих, вона просто втомилася жити; їй потрібна пауза, ковток справжнього свіжого повітря; врешті, вона ж нікому нічого не повинна, в неї є законний чоловік, вона мусить бути з ним. Тед не заперечує, хоча й розуміє, що цим накручує коханку ще дужче, що за останні кілька років у цій жінці накипіли мегатонни невитраченої злості на життя і людей, ладні от-от вибухнути. Критична маса законсервованих емоцій, поріг флегматичності. Кипа його білого солом'яного волосся, як завше розметана, погляд розгублено відсутній. Він знає, що вона зараз не з ним, що вона власне ніколи й не була з ним; відтепер обидвом знову час закинути на плечі важку ношу самотності і нести її, соромлячись навіть глянути один одному у вічі; почуваючись винними і звинувачуючи іншого. Радше звинувачуючи, бо найкращий захист, як відомо, — і від докорів сумління в тому числі — напад. Народна тупість.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Чому ти завжди носиш ці пом'яті доісторичні костюми з вицвілими ліктями? — запитає його якось, в час одного з відгомогнів цієї короткої історії, Тома. Запитає досить неделікатно, навіть зі злістю, якої він не сподівався від неї вже почути.</w:t>
       </w:r>
     </w:p>
@@ -5533,51 +5625,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А що зостанеться йому після неї? Сидіти вечорами, як вона, на підвіконні і пити гарячий та холодний чефір, вихиляючись у вікно? Виповзати щоночі на полювання, чіпляючись своїми нудними історіями до молоденьких кобіток, які не сприйматимуть його всерйоз, перешіптуючись, гигикаючи і вважаючи за маніяка? Пити і рефлексувати над благородністю страждання і жорстокістю щастя? Тільки от суцільне нещастя, Теодоре-Зоряне, — це пекельне дно безвиході — тільки й того. І коли відсутність проблем та лагідність довкілля призводять до зашкорублості, атрофації співчуття і засліпленості, то хронічний психічний біль пряма доріжка до озлобленості чи божевілля. У копичці його пшеничного волосся з'являтиметься все більше білих волосинок, у кольорі шкіри на обличчі — все більше жовтих і сірих плям. Його думки занурюватимуться у власну самотність, як батискаф на дно маріанської западини. Він кидатиметься зі своїми печалями на кожну практикантку, і деяких, на своє нещастя, затягне до гуртожитської кімнати, щоб котрась, розчахнувши дверцята шафи, хазяйновито склавши руки на талії, суворо запитала:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну що це за одяг, що це за старі м'яті костюми?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Якось він, медитуючи над шостим чи сьомим горням чефіру з горілкою, випаде з вікна: велика червона куля сонця перекинеться кудись за спину і одразу ж вибухне звідти в очі; кістка з правого стегна вилізе йому через живіт в районі апендикса і за 13 годин він помре від втрати крові, майже до останнього перебуваючи при тямі і нестерпно страждаючи...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Степана неймовірно дратував легкий хаос, що супроводжував кожен Томин порух. Він був педант і не терпів неохайності. Тому уникав кухні, де на одній із тумб завжди товклися якісь баняки, кришки, немиті тарілки та інше начиння. Крихти хліба на столі доводили його мало не до сказу, і він ошаленіло кидався до них з ганчіркою, спопеляючи потім господиню свого дому поглядом...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Усі його документи, бодай то будуть папірці з незначними записами, кожна дрібничка побуту мусили бути систематизовані і впорядковані. Це ж стосувалося людей, вчинків і подій. На його робочому столі панувала взірцева чистота, яка спростовувала всі твердження про розхристаність і недбальство творчих людей. Перекидний календар обов'язково був ще звечора перегорнутий на наступне число і очікував ранку, сперіщений чіткими короткими нотатками. Степан ретельно вів щоденник, але виключно діловий, а не для того, щоб записувати туди всі свої душевні зрухи чи інші бздури. Він майже одразу привчив Тому до того, що якість кантів на його штанях — основа його прихильності до неї протягом усього дня. А от погано випрасувана сорочка — це навпаки могло призвести до непередбачуваних наслідків.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як виняток Степан міг дозволити собі певну невпорядкованість думок та відчуттів, але лише коли п'яний. Мабуть, і пив він якраз тому, що хотів відчути цю легку невагомість, оманливо близьку нереальність реальності. Сп'яніння дозволяло йому уявляти собі можливість здійснення будь-яких раптових задумів. Всі попередні плани, занесені в нотатники дрібним рівним почерком, руйнувалися, натомість виникало раптове божевілля, зреалізувати яке кортілось, наче оволодіти жінкою після кількарічної паузи, проте він зусиллям волі, зціпивши зуби стримував себе, тішачись з самої думки про необмеженість своїх вчинкових ресурсів.</w:t>
       </w:r>
     </w:p>
@@ -5640,76 +5733,79 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шура відітхнув, обтер піт з чола, і навіть усміхнувся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я ж не то, шоб тобі зла хотів. Просто на мене самого нависають. Результати хрінові, прямо скажемо. Твої пацани работають по-мудацьки, від їхніх матеріалів кортить голосувати за Мирона, а не за нашого кандідата. Єдина класна штука була з перевишенням скорості, але ж хто це всьо організував? А, паря? Дєло мастіра боіцця... Ну, не дрейфь, всьо буде чікі, а вазу я тє нову куплю. Тільки шоб без запоїв, старий, ти ж можеш, я тєбя знаю... І без пройобів, як вчєра. Бо приб'ють, і я ні хріна не зможу зробити. А жаль буде... Жаль, — задумливо повторив Шура, вдивляючись уже кудись у вікно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Потім вони говорили куди тихіше, і Тома, хоча вже й намагалася розрізнити слова у монотонному бурмотінні, не могла. Їй було страшно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТИНА 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Всі приготування скінчились, всі коліщатка приведені до ладу, залишилося лише дочекатися команди "старт" і, заплющивши очі, віддатися дводенній невідомості, щоб дізнатися про справжній і остаточний результат кількамісячної праці. Хлопці злегка бліді, Васько аж прикусив губу, але в його окулярах, як завше, блимають сторінки інтернет-видань. Юрист за звичкою мовчить. Я осторонь, у тіні, розглядаю нігті на пальцях рук, і нервово їх обдираю. Біла рвана роговиця падає на лінолеум, наче воші з немитої голови бомжа. Мирон ходить суміжними кімнатами взад-вперед з дивовижною монотонністю, наче маятник під старовинним годинником. Час від часу в його роті спалахує вогник цигарки: сьогодні ніхто вже не дотримується правил техніки безпеки. Перемога за крок, зовсім близько. Однак Миронові, здається, не йметься щось робити. Вимушена бездіяльність його гнітить. Він хвилюється, от тільки чи за результат нашої спільної праці? Хлопці загадують бажання: поїхати хоч раз до Києва, вирватися з цієї клятої провінції. А якщо Мирон стане депутатом, затинаючись, пошепки, боячись наврочити, каже хтось із нас, то хотілося би спробувати навіть закинути якір у столиці. Може, він підшукає для нас роботу? Мирон Павлович невизначено стинає плечима: інші ніколи його не обходили, це було лише тісто, з якого ліплять ту чи іншу сптраву. Він відчув підступний холодок у грудях: у перемогу надто вірилося, надто багато факторів грало на нього...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На вечір він розпускає нас у місто або додому: слід відпочити, набратися сил, післязавтра розпочнеться останній, але найвиснажливіший етап: спостерігати за виборами на дільницях, зокрема сільських, перевіряти кожну комісію, кожен закуток передгірського краю. А потім безсонна ніч підрахунку голосів. Втомлений холодний світанок пере... Але ще кільканадцять годин, ще трохи треба потерпіти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я разом із Васьком зголошуюся на похід у місто, але маю твердий намір повернутися на ніч у штаб, щоб як слід виспатися. Проте нікому нічого не кажу, з досвіду знаючи про марність спроб порозуміння між людьми.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Васько йде на півкроку попереду, час від часу озираючись на мене, щоб переконатися у тому, що слова, які безугавно сипляться йому з рота, знаходять адресата. Я майже нічого не чую, бо вітер, що дме нам у спину, забирає з собою закінчення його фраз, крім того навіть не намагаюся зважати на остогидлу балаканину про піар конкурентів, зокрема владного кандидата М., на якого працюють чи не всі тутешні пресовики. Нецікаво. Усе нецікаво. Як важко жити поміж людей, які живуть чимось іншим. Тобі доводиться або вдавати, що розділяєш їхні уподобання, катуючи себе, або ж відкрито сказати "ні" і під недоброзичливі мовчазні погляди у спину піти в самотність. Я завжди еквілібрую десь поміж першим і другим. Чим далі, тим більше схиляюся до того, що найправильніший варіант — останній.</w:t>
       </w:r>
     </w:p>
@@ -5772,51 +5868,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ми бредемо вулицями, раз по раз провалюючись ногами в глибокі вибоїни, де причаїлися бридкі брудні калюжі. Мої штани, певно, схожі на камуфляж розвідника, його — так само. Я вже майже не розрізняю Васькової фігури поруч із своєю, бо раптово зникло освітлення, і тільки відблиск темряви в його окулярах та важкий п'яний віддих — наслідування мого власного — вказують на те, що він все ще поруч.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я хочу повернутися в штаб, але втома притягує мене до бруківки з минулого сторіччя і я падаю навзнак. Васько схиляється, щоб допомогти мені звестися на ноги, хапає мене за руку, щодуху тягне, аж червоніють від напруги окуляри, але чую нудотний тріск порваної на рукаві тканини і починаю реготати. Він все ще натужно дихає, смикає дужче і, врешті, сам опиняється на землі з гучним матом. Я продовжую реготатися.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сидимо на вкопаних у землю бордюрах, вже майже світає, а може, то так лише здається через якесь зарево незрозумілого походження на Сході. Таксі? В цій дірі посеред ночі немає таксі. Мусимо йти пішки. Васько раптом згадує, що має десь неподалік одну сумнівну знайому. "Ходім", — великодушно пропонує він, я ж лише заперечливо хитаю головою. "А я йду", — розпачливо зводиться він на рівні ноги. З хвилю стоїть, погойдуючись, наче гіпнотизер чи загіпнотизований. Потім простягає мені руку для потиску і раптом зникає. Я розплющую очі і бачу, що також кудись йду. Поволі, навпрошки. Дороги перекопані, довкола якісь жовті катки, грейдери та інша будівельна техніка. Тінь лісу на околиці темніша за ніщо ночі. Ще хвилин десь так 15, 10, 5...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ало!.. Ало!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тиша.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Номер мобільника знають лише свої. Отже, можуть дізнатися всі. У кожного найближчого є свої найближчі, а в того — ще свої. Компроміси знайомств у наш час заходять надто далеко. Люди, доведені до відчаю самотності, об'єднуються з собі подібними вже за геть сумнівними і смішними ознаками: професійна, ідеологічна, навіть статева.</w:t>
       </w:r>
     </w:p>
@@ -5858,51 +5955,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ладно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кінець розмови.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кінець. Ще яких кілька хвилин втоми і буде по всьому. Він навіть не помітить як вони під'їхали: тихо, маскуючись темрявою і не вмикаючи фар. Двоє у чорному навшпиньки увійдуть у корпус, рипнувши старезними і поіржавілими дверима. Важкий скрипучий звук потойбіччя виведе його з задуми, і він зрозуміє, що час настав. Підійде до дверей офісу, візьметься за клямку і раптом докумекає, що щось не так. Щось: тиша, темінь, інтуіція. Замість щоб вийти, він причаїться і поволі проверне ключ в замку. Клац. Похапцем крок назад. І раптом — бах!!! Двері перетворюються на щепку. Бабабах!!! Порвана, ніби іграшкова, дощечка падає йому до ніг. Жовтаве світло освітлює дві чорні фігури у проймі з чорними (він уявляв собі зброю інакше, та взагалі це сон якийсь!) автоматами. Один (з чорними-чорними зіницями) зводить зброю на Мирона і стріляє. Кандидат в останню мить кидається вбік, до дверей, що ведуть вглиб. Черга прошиває раму. Він чимдуж біжить, розуміючи намарність своїх спроб врятуватися, йому важко розігнатися у вузьких кімнатках, довго возиться з замком на "чорнових" дверях, перестрибує через сходинки, плутає сліди порожніми приміщеннями… Чує за спиною хекання кілерів (це сон, сон, сон, цього не може бути насправді, треба перестати бігти, і тоді він зможе нарешті прокинутися, отямитися від цього жахіття), тихе клацання пострілів (певно, є глушник). Бачить як вибухає від куль, що влучили, цегла на стіні. Раптом бачить кров, свою власну кров. Так і є, сон, — встигає ще подумати, бо не відчуває болю, тільки слабкість, яка підкошує ноги, аж тоді нарешті дикий спалах, що зносить голову…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">70 (субота, ранок)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко ошелешено відсунувся від Ані, рефлекторно взяв до рук виделку — перше, що впало в око, що було найближче (мусив же він бодай щось зробити!) — і одразу ж захотів їсти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— І давно ти дізналася? — з раптовим збайдужінням, яке холодно контрастувало з щойнопережитим шоком, запитав Марко, обводячи поглядом кухню у пошуках поживи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З виделкою у руці він мав трохи моторошний, але загалом кумедний вигляд і Аня пирснула.</w:t>
       </w:r>
     </w:p>
@@ -5993,51 +6091,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він відітхнув і подивився крізь високе вікно у старезний, порослий мохом дворик. Жити тут? Носити смугасті сімейки її зниклого батька, курити ночами на кухні в цілковитій темряві, вибігати у мороз на балкон, щоб відлити. А коли у туалеті хтось є? Сцяти просто крізь поручні у двір? А потім схоплюватися на крики дитинчати, бігти, спіткаючись за власне взуття, до газової плити, щоб розігріти молоко. Час від часу напиватися до чортиків і зливати свою зненависть на ній. Що далі — годі й уявляти. Не те, не те, не те...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Я йду, — нарешті вичавив він з себе і подивився на неї.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона нічого не сказала, лише глипнула на нього блискучим від передсліззя поглядом, щоб потім сховати його, втупивши в стіл. Стіл був поміж ними. Щоб вийти, Маркові потрібно було обійти і стіл, і її. Потім залишити обидвох за спиною. Кілька кроків — і свобода. Але він знову не міг. Пересилював себе, проте щось куди вагоміше за земне тяжіння вперто притискало його дупу до стільця. Він чекав від неї якоїсь згоди, капітуляції. Може, навіть сліз, може, агресії, краще агресії, вона виправдовує. Але не було геть нічого, навіть рок-н-рольщик згори заткався і стало тихо-тихо. Німо. Світ вмер...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тут у двері постукали: не порушуючи тиші, майже ніжно. Відтак ще раз, трохи гучніше: Марко зраділо підвівся — здавалося, це був його порятунок. Але схопилася і Аня; проворно випередивши хлопця, вона підскочила до дверей, прочинила їх — і зробила крок назад.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Привіт, ти не са...?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Увірвалася в квартиру з застряглим у горлі запитанням Тома. На мить сцена та її учасники знову завмерли, чомусь почуваючись незручно. Потім Аня грюкнула дверима і все поволі зарухалося.</w:t>
       </w:r>
     </w:p>
@@ -6478,51 +6577,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Грюкнули двері, вона на мить прийшла до тями, відчула як похололо всередині від усвідомлення того, що зроблено щось не так, що вона припустилася якоїсь помилки. Може, треба було втримати хоч когось із них — вже байдуже: його чи її, просто терпіти їхню присутність. Це менш нестерпно, ніж ненависний рок-н-рол згори, ніж тиша і цокотіння дзигарів... Вона не пам'ятала скільки минуло часу, доки отямилася: почула кроки поруч із дверима. Чужі кроки, хода людини, яка вперше у цій будівлі. Хтось наче шукав чиєсь помешкання. Анине серце прискорилося від непевного передчуття: чи не її квартиру намагається знайти незнайомець. Вся аж завмерла у болісному очікуванні, от він кашлянув, зробив крок вбік, і її стало зле, вона стислася, напружилася, подумки повертаючи людину зі сходів до своїх дверей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І людина з-за дверей подалася на цей телекінез, повернулася, і навіть тихо постукала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аня секунду чекала, вагаючись, чи не здалося їй, потім кинулася до дверей. Кров прилинула їй до голови. Одна думка швидко змінювала іншу: повернувся Марко, Тома, хто то?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На порозі —— я, її бліда шкіра виказує хвилювання, легке розчарування, ще щось, чого мені не розібрати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Можна? — запитую я для годиться і, не чекаючи відповіді, рухаюся далі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ми багато що робимо для годиться, може краще б від цього відмовитися? Га? — продовжую я свої думки вголос, щоб якось увійти в розмову, заповнити шок від своєї з'яви.</w:t>
       </w:r>
     </w:p>
@@ -6690,51 +6790,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона не обертається. Спина здригається — схлипує. Їй не вистачає сил збрехати мені і сказати, що вона впевнена у тому, що дитина — моя. Вона, як і завжди, ні в чому не впевнена. Я підводжуся, надлижаюся до неї, простягаю руки, щоб обійняти, але відсмикую їх. Пробую ще раз, вже відчуваю тепло її шкіри, майже торкнувшись її халату, але щось не пускає, заважає...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Мені потрібно у щось переодягтись, — кажу я.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щось робити, знаходити якусь спільну прагматичну ціль — інколи найкраща рада в складних ситуаціях. Вона, розтираючи сльози руками (раптом згадую, що щойно мало сам не зарюмсав) по щоках, йде у кімнату, я — за нею. Вперто дивлюся поміж лопаток...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко наздоганяє Тому на вулиці:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Куди ти?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Не знаю, може додому, він певно уже переказився і заснув. Я теж хочу спати, дика втома... Але не знаю...</w:t>
       </w:r>
     </w:p>
@@ -7119,51 +7220,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Дай мені свою вудку!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Бери. Але справа не у вудці — в тобі...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все, ніколи більше вони не рибалитимуть разом. Розум відмовлявся це приймати і розуміти. Пам'ять, щоб не розбурхувати жаль, відганяла спогади про батька... Але сльози нарешті з'явилися, він несподівано відчув на устах цей знайомий солоний присмак і... почав їх пити... Він злизував вологу зі щік і губ і жадібно ковтав, як спраглий у пустелі останні краплі рідини...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хтось прийшов: Марко отямився від надривного дзеленчання дзвоника. Прилад аж почервонів від натуги...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Хто? – боязко прохрипів він з-під дверей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Свої, відчиняй! — гукнув я.</w:t>
       </w:r>
     </w:p>
@@ -7205,95 +7307,97 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Всі мовчать, похнюпивши голови… Марко прочиняє рот:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— У мене…вбили... – він вмовкає, бо все ще не вірить, все ще сумнівається...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Кого вбили?.. – пошепки запитує Тома, ми швидше здогадуємося, що саме вона проказала за порухами її уст, ніж чуємо...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Приїздить великим бусиком Васько. Загальмований Марко відчиняє йому двері, вітається за руку, пропускає за спину, немов давнього знайомого, і уважно, якось аж надакуратно причиняє дверцята. Окуляри Васька зблискують напроти вікна, він бере мене під руку, відводить набік, щось шепоче про те, що міг би відвезти з собою мене, Марка і ще кількох чоловік, але в бусику тільки 8 місць, наголошує він. Я обводжу поглядом кімнату і чомусь перераховую всіх: я – один, Марко – два, Тома – три, Аня – чотири, дід – п'ять, Васько – шість. Мені й на гадку не спадає, що хтось може мати інші плани, що смерть Маркового тата для жінок – чужа і байдужа, що навіть мені вже все одно, і я міг би спокійно зостатися, бо тілові Мирона моя шана не потрібна, так я гадав тоді, так я гадаю і зараз, але чомусь, навіть не спитавшись нічиєї згоди, я майже силоміць загнав їх у бусик, і вони не сміли пручатися, замкнені, знічені, збуджені і водночас притуплені, загальмовані, вони мовчки корилися, згинаючи голову і горблячись, один по одному лізли в бусик, Тома сіла біля вікна і одразу ж втупилася у його проріз, поруч із нею гепнувся напівпритомний Марко, який, схоже, вперто міркував про те, як йому слід зараз повестися, яку модель поведінки обрати... Дідові довелося подати руку, щоб підсадити немічне тіло, його підборіддя тремтіло, судини, які проступали крізь надтонку шкіру обличчя, набрякли... Нарешті Аня, вона озирається на мене, потім зиркає на Марка, але одразу ображено відвертається від нього, бо він весь поглинутий власними думками і нікого не помічає...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бути стає важче, ніж не бути. Все тіло якесь аж зайве, воно муляє душу зовні, чи навпаки: опіки душі при терті до внутрішньої поверхні тіла ранять... Бусик харчить, заводиться за другою спробою, рушає. Васько відчиняє дверцята, висовує свої окуляра назовні, вихиляється, щоб побачити, що там позад нього, ще кілька маневрів, нарешті виїхали з двору. Прищаві пацани вороже зиркають на нас з-під густих брів, ще густіших на фоні лисих черепів, і недбало спльовують після кожної затяжки дешевої сигарети. Ще кілька хвилин – і місто позаду. Якщо озирнутися, видно безконечні масивні стіни панельних кварталів, телевежу, що здіймається над усім цим фалічним символом майже до хмар...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко мріє про втечу від себе, про пожирання часу, він хоче, щоб швидше настало завтра, позавтра, щоб хтось ножицями монтажу вирізав із його життя сьогодні та все, що з цим сьогодні пов'язане. Нікому, це треба перетерпіти... Він уже не вірить у настання майбутнього, він хоче і не може уявити собі того, що станеться за кілька хвилин, коли вони прибудуть на місце... Щільно зачинені двері майбутнього, і жодної шпарки у них. Васько флегматично кермує, у його оклярах, як і на лобовому склі бусика, відбиваються перекинуті догори ногами голі дерева і небо в прогалинах гілля, і туман, що сидить у заглибинах рельєфу при дорозі в очікуванні вечора... Якісь люди з сапками на клаптиках городів, зігнуті навпіл, все якесь малокрівне, астматичне... Огортає жаль, коли дивишся на ці неоковирні будівлі, тонкі труби, бруд, потрісканість... Васько різко звертає, побачивши вибоїну; усіх підкидає, від несподіванки падаємо один на одного; на якусь мить затягнуті плівкою очі спалахують, звертають увагу на інших... Але...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Раптово починаються гори, земля стає дибки. Димка у верхівках ялиць та сосен при шпилях... Дорога тягнетья вгору, бусик затихає, майже спиняється, здається, він навіть починає відкочуватися назад, але Васько вправним рухом перемикає передачу на нижчу, і автобус натужно вгризається в полотно дороги, поволі повзучи догори... Довкола блідо-зелені високі сосни, крізь відчинене біля водія вікно в салон вривається різкий, але приємний запах хвої... Аж не віриться, що ми їдемо в гості до трупа... Я намагаюся згадати обличчя Мирона, але нічого не виходить. Образ блідий, розпливчатий, крізь короткі білі смуги на асфальті посередині дороги бачу хіба його очі, вони найяскравіші, сумні, карі очі, такі гарячі і водночас крижані, холодні, глибокі, як бездонне озеро в горах... І більше нічого. За кілька місяців ніхто вже не зможе згадати його без фотографії, навіть син, особливо син, бо він уже намагається забути батька... Тисне вказівними пальцями на скроні – стирає, хапається за пасма волосся – от-от висмикне з корінням, але ні – це лише марнотний театр перед собою. Йому не позбутися тіні батька, якого зрадив... Йому не позбутися себе, своєї безвинної вини...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Довкола – лиш ліс, час від часу повз нас прошмигує зустрічне або супутнє авто, Тома щось каже у вухо Маркові, він слабко усміхається, Аня ревниво пантрує за обидвома... Дорога різко завертає, у кущах над розламаною зупинкою бачимо напис "УРОРТ", приїхали...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подаю руку дідові, потім Ані, слідом за нею зістрибує Марко і допомагає злізти Томі. На подвір'ї кільканадцять міліціонерів, пес з настовбурченими вухами, вислопивши язика, натягує повідок і гавкає на нас. Один із цих типів у блакитній уніформі наближається, собака метається на прив'язі, бризкаючи слиною...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З бусика виходить Васько і йде навперейми міліціянтові. Притримуючи офіцера за лікоть, відводить його набік і щось пояснює. Чоловік у формі недовірливо слухає, підозріло зиркаючи у наш бік. Хмари розступаються і стає сонячно-сонячно. Всі мружаться. У вікнах центрального корпусу – зморшкуваті беззубі обличчя. Їх усіх зачинили, на дверях – озброєна охорона. Якийсь хлопчина заціпеніло увіп'явся пальцями в автомат, інший чухає свіжострижений газон власного черепа...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ходімо, – каже нам Васько. – Але швидше.</w:t>
       </w:r>
     </w:p>
@@ -7307,51 +7411,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дешева убога труна жовтого дерева з багатьма сучками. Свіжолакована – у затхлому повітрі отруйні випари, від яких пече у носі. Марко нажахано спиняється на порозі. Він ще відмовляється впускати це в себе – цю голу кімнату без жодного вмеблювання, цю кров на стіні, ці роздовбані кулями цеглини, цю голу огидну правду. Тіло прикрите простирадлом – з головою. На ще одній табуретці поруч із труною сидить черговий солдатик і байдуже курить. Він тримає коротенький недокурок двома пальцями майже при губах і жадібно вдихає дим. У нього немає очей: просто дві цятки під бровами по обидва боки носа... Маркове лице кривиться, я відчуваю, як він з останніх сил опирається потокові сліз, як вони накопичуються перед цією греблею свідомості, нарешті долають її і ниспадають назовні водоспадом вологи... Він підходить до розстріляної стіни, тулиться до неї обличчям і стрясається в напівістеричному риданні. Тиша, крізь яку виразно чути схлипування. Солдатик жбурляє свого недопалка на підлогу, встає і поволі йде. Проходячи повз Марка, який продовжує схлипувати, недовірливо зиркає на нього, невдоволено хитає головою і зникає зовсім. Але присутність цих людей з автоматами відчувається і надалі, від неї, як і від потрощених кулями стін, уже нікуди подітися. Погляд прикипає до плями крові, його крові... Я підходжу (не можу й собі пояснити навіщо це роблю) до труни, різко відгортаю простирадло і гидливо відстрибую на крок... Всі стоять заціпенілі, зсутулені і дивляться на цей жах широко розплющеними очима: якесь наче здуте – як луснута кулька – тіло Мирона у подертому піджаку, сіре, без кровинки, обличчя, череп місцями обстрижений – довкола дірок від куль. І з одної із цих чорних зяючих проваль вилазять, звиваючись, хробаки. Маленькі білі черви. Їх багато. Рана просто кишить ними, цими потворними гидкими створіннями, вони мерзенно рухаються, якісь такі кругленькі і вгодовані...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Відчуваю, що мене верне. Томі теж стає зле і вона, відвернувшись, кілька разів зригує. Аня вирячається на черв'яків і незворушно стоїть на місці. Дід, який якогось дідька поперся за нами, погано бачить і тому не розуміє нічого. Марко, відчувши, що щось негаразд, перестає ридати, обертається... Робить крок, потім другий назустріч батьковому тілу... Наче намагаючись щось заперечити, хитає головою: раз, другий. Долоні стискаються в кулаки...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вчасно з'являється Васько, який підбігає до труни і засмикує простирадло...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тепер усе майже гаразд – можна навіть спробувати переконати себе у тому, що те, що ми щойно бачили – нормально, або, якщо й ненормально, то насправді його немає, від втоми ми перебільшили, то лише гра уяви, а не справжні черви...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сморід лаку, яким гробар недбало змастив дошки труни, перекриває інший запах – запах смерті, запах гниття і розкладання. Запах жаху... Марко заламує руки, до нього підходить Тома і щось шепоче. Шукаю очима Аню – перекошені уста, лівий кутик губ опущений додолу, погляд мутний, нестямний... Вона – от хто справді не відчуває майже нічого – спокійна до смерті, перейнята собою... Вона озирається, і я не встигаю відвести погляд; вона перехоплює його і значуще киває головою: знає, що я знаю. Підходить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Слухай, а де ми будемо спати?</w:t>
       </w:r>
     </w:p>
@@ -7400,51 +7505,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Лише не я, я й так майже не спав... Потім, здалося би поїсти...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну, тут теж тільки одна рада – знайома тобі їдальня...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ясно, – кажу я і зиркаю на Аню з Томою: як то це сподобається їм?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аня заклялкає на порозі, і я змушений легко її підштовхнути долонею у спину. Торкаюся пальцями заглибини між лопатками, де хребет, вона по-котячи вигинається, благально озирається:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ми що, будемо їсти тут?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— А що вдієш? – кажу я.</w:t>
       </w:r>
     </w:p>
@@ -7465,51 +7571,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я стинаю плечима. Якби не втома, я може би співчував їй, переймався її станом, а так – повна атрофація відчуттів... У темному кутку, на стільці з обдертою обшивкою, сидить ще один солдат – та ж абсолютно безглузда тут маскувальна форма, автомат Калашникова на колінах, войовничий берет і штучні, ніби іграшкові зіниці, які я бачу крізь темряву на дуже великій віддалі. У цьому є щось протиприроднє, так не мало би бути... Але байдуже. Вільного столику немає, ми мусимо сидіти окремо один від одного, підсівши до дідів і бабусь... Аня дивиться уже благально. Я лише зводжу догори брови. Вона кривиться і відвертається.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І знову ця атмосфера задухи та помиїв, сечовини і блювотиння, Паркінсони і Альцгеймери, Альцгеймери і Паркінсони. Тремтячі: руки, пальці підборіддя, губи, брови... Тик... Лисі повіки, більма на очах... Вони вдивляються кудись, куди наші погляди зазирнути вже не в силах...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Жадібно жую хліб, ковтаю великі шматки, давлюся. Єдина мета: якнайшвидше набити шлунок і заснути, бодай трохи поспати. Очі злипаються, обертаюся до Ані: як вона? Ніби незле, освоїлася, намагається догукатися до якоїсь бабці-Паркінсонихи, та аж дужче розкрила рота, щоб почути, заклала вухо долонею, скрутивши її трубкою, ніби слуховиц апарат. Де там. Їх зраджує все, вони вже майже не вони у цій резервації минулого, в цьому пункті прийому зношених тіл... Бабця усміхається, показує Ані свою перуку, оголюючи яйцеподібний череп... Щось це мені нагадує: фотокартки у книгах про другу світову війну: Аушвіц. Все повторюється. Методи інші. Гуманніші. Людянізм із капіталістичним обличчям, – раптом озивається до мене Альцгеймер, який щойно сходив під себе: бачу як швидко збільшується калюжа біля його правої штанки: росте, видовжується, маленьке озерце, втім доволі смердюче... А мої щелепи у цей час мужньо жують гумові макарони: головне – напхатися по зав'язку, наступного разу годуватимуть не скоро...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поки ми їли, хтось прибрав з небіжчика простирадло... Тепер можна спокійно зазирати в обличчя смерті. Гачкуватий ніс, запалі очі... Через освітлення вони здаються якимись інакшими – довшими, ширшими, повіки наче не щільно причинені і, здається, що крізь їхнє забрало небіжчик все ще може спостерігати за нашими смішними сновиганнями довкола нього; раптом пригадую, що ще жодного разу не бачив його із заплющеними очима; та й як це могло статися? Наші стосунки ніколи не відзначалися особливою довірливістю, найінтимніший момент – в його автомобілі, коли він говорив про Марка, а все інше – якісь незначні делікатні зауваження. Інколи він цікавився моїми особистими справами, але з настільки неприсутнім виразом обличчя, що нічого іншого, як банальне кількаслів'я у відповідь говорити не випадало. Втім він пам'ятав про тебе все, яке б мале місце у його житті ти не займав – вроджена шляхетність і витренувана до безпомильності пам'ять, що працювала за своїми, незрозумілими звичайній людині, законами. У цьому, здається і полягала його геніальність – у структурі мозку, у звертанні уваги на кожну дрібницю, яка його оточує. Певно, це жахливо – жити, нічого не забуваючи. Кожна недоречність, кожна помилка займають у тобі стільки ж місця, як і все приємне, що траплялося з тобою чи іншими, і все це водночас, і скрізь, і вовіки віків. Амінь. Збожеволіти можна. А він не божеволів. Просто ніс це з собою. Тому, певно, й виглядав дедалі втомленішим. Жодних записників – а знав напам'ять усі наші дні народження, про які чув лиш раз, улюблені напої і страви (замовляв їх сам), імена дружин, колір їхнього волосся і діагнози дітей; а ще в його голові знаходилося місце для безлічі телефонних номерів, найнезначніших фраз, що він їх міг відтворити за рік чи два, коли їх уже не пам'ятав навіть той, хто промовив; не міг забути жодної своєї обіцянки і тому змушений був їх виконувати, але і про виконане він пам'ятав надто добре... А ще він, напевно, пам'ятав усі нічні кошмари, кожного персонажа прочитаних книжок, шкільних вчителів і вчительок, колір своїх перших штанців, колег по групі в дитсадку... Він зберігав у міжнейронному просторі імена усіх працівників заводу, що їх особисто приймав на роботу, паспортні дані, телефони, адреси, факти біографії, освіта, несть інформації... Жах!!! Яким важким видавався цей пласт, якою нестерпною ноша. І як байдуже йому було до кожного із них, із нас, наші обличчя, викарбувані в його мізках, були для нього ніби й різними, але рівноцінними; ніхто його не приваблював, ні до кого він не відчував бодай чогось схожого на любов. Дружини? Їх він очевидно просто теж приймав на роботу, попередньо відібравши, провівши певне тестування... Але ні, не може все бути настільки раціоналізованим, комп'ютеризованим і тому – парадокс – абсурдним. Щось у цих файлах пам'яті мусило давати збої, якась незбагненна туга гризла його, робила понурим. Невловиме і непояснюване відчуття самотности примушувало вдаватися до нелогічних кроків...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Раптом я згадав про хробаків і миттєво перевів погляд на дірку в черепі: чорна пляма на вилисілій кругом шкірі і... нічого. Мороз по крижах...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— І ніяких черв'яків... Здалося... – пробурмотів я вголос.</w:t>
       </w:r>
     </w:p>
@@ -7530,51 +7637,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Смерть близьких (як і їхня хвороба) завжди приносить відчуття провини – ми ж бо живі (здорові). Ми ще є, а це якась фікція, обман, помилка... А ще вина перед собою і спогадом про мертвого про недоказане, недороблене, недовідчуте, не до, недо...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Мені якось казали, що не можна залишати мертвих самих, поряд із тілом мусить бути бодай одна людина... – вкусив він себе за губу, очевидно не вперше, бо вона уже мала чорнуватий колір... – Постійно мусить бути. А мене повели їсти, туди, в ту гидку їдальню, підійшов цей чоловік в окулярах... Я думав, що експерт буде довго, мені так сказав той чоловік, а я не опирався, він був такий наполегливий, а я лінивий... Потім, там, коли їв, коли не міг їсти, бо гидко, раптом захвилювався, не міг навіть задля пристойності залишатися, і пішов сюди, ледь не заблукав, бо не запам'ятав усіх цих переходів, а мене уже ніхто не вів назад, і я спочатку швидко йшов, а потім біг, ніби це дуже важливо, я відчував так, ніби дуже-дуже важливо, хоча тепер не знаю... Просто мені постійно згадувалися ці слова, що мер..., тобто тіл..., не можу так про нього, про тата... Але ці слова, вони гули в голові, а я не пам'ятаю навіть, хто їх сказав. Мабуть вона, Сандра, Саша... Хтось би її повідомив, я не знаю, де вона... Бідна Саша... От... А коли я прийшов – нікого не було. Порожнеча і він, але уже без простирадла. Мені інколи стає так байдуже, ти собі навіть не уявляєш. А інколи так шкода, що сльози... – він, наче намагаючись продемонструвати, шморгнув, очі зволожились. – Сльози. Ну так. Шкода себе, але ж думаю про нього, згадую його... Нічого ж не пам'ятаю. Зовсім нічого, одні й ті ж епізоди. Навіть пам'ять зраджує... І це тіло, це ж не він, воно чуже, розумієш, воно не його. Його підмінили, його взагалі, певно, ніколи не існувало. Були лише якісь люди, що грали його, а це один із тих акторів, актор-невдаха... Ніби лялька. Так хочеться взяти до рук його руку і щось із нею робити, якось переставляти, кидати...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Марко раптом вмовк: у коридорі почулося чиєсь шаркання, і у дверях з'явився солдатик внутрішніх військ, цього разу інший, але не менш жалюгідний і безособовий: розчавлені прищики довкола рота і на скронях, злякані очі, темний пушок над губами, безглезда коротка стрижка з прогалинами... Він, шаркаючи своїми завеликими черевиками до лінолеуму, поволі бреде до "своєї" табуретки – поруч із труною, і розмови припиняються, і все, і по всьому...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все, що трапилося далі (а чи трапилося? чи не відбувалася протягом усього цього – і не лише цього – часу якась карколомна містифікація або вистава, коли задля того, щоб одурити мене, витрачено мільярдні суми на повсякчасну зміну декорацій, платню акторам, сценаристам і режисерам; і все це – навіщо ж? – лише з однією метою: переконати мене у тому, що світ існує, що він дійсний, і що він – це те, що я бачу... А насправді ж за ширмами стін, землі і неба – лише порожнеча нічогості!!! І актори теж несправжні, вони пробуксовують і з того я роблю висновок, що це лише зображення, відеофікції, чергова омана моєї свідомості...) я сприймав у притупленому стані напівсну. Фіксував події словами, але, коли вже було по всьому, я соромився обговорювати ті події з будь-ким, особливо з іншими свідками цього жахіття, бо не був певен, що будь-що із баченого не наснилося мені... І інші теж мовчали і мовчать, відводячи очі. Певно, відчувають той самий сором, що й я. І нехай...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Замилування тілом мертвого... Некрофільська естетика... "Дивись на нього, дивись щосили, бо завтра його вже не буде..." – шепоче хтось (Маркові? мені?). "Запам'ятайте його! Поки не пізно!.." – нав'язливо свистить той же голос (чий?). Це була жінка, але я не пам'ятаю її обличчя (Тома? Аня? чи котрась із старушенцій, що вони, щойно стемніло, окупували офіс і їхні м'яті обличчя то тут, то там шамотіли, йойкались і завивали?), натомість пам'ятаю своє роздратування: смикнув плечем Марко, навіщо пам'ятати труп? Живі прагнуть якнайшвидше забути про смерть, забутися...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ніч, свічки, віск з яких падає на долоню, на мить приводячи до тями, фокусуючи думки і погляд: в узголів'ї тіла – священник, який щось також шепоче: уста усіх присутніх ворушаться...</w:t>
       </w:r>
     </w:p>
@@ -7721,51 +7829,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Промова губернатора, рівно 5 хвилин – графік. Люди у плащах поволі відступають, ховаючись поміж хрестів, рятуються втечею... Але їх упіймають і там – я спиною відчуваю, як спітнілі засапані обличчя опозиціонерів наштовхуються на люфи автоматів Калашникова, шо їх міцно стискають безжальні пальці солдатиків внутрішніх військ... Але я не озираюся, бо серед упійманих і побитих – Васько, розбиті окуляри якого перекосилися на розбитому переніссі, з ніздрі стікає цівка чорної крові, а очі дивляться кудись крізь гілля, з дна яру вгору, на сонце, велика жовтава пляма якого – єдине, що він зараз може розрізняти...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тупий біль у голові, стукіт крові у скронях, крячання ворон, вогкість яру, клекотіння чогось незвіданого на дні бездонної ями, похитування крон дерев, легкий прохолодний вітерець, що ще?...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кудись нараз зникли всі Альцгеймери і Паркінсони, а разом із ними віддалилися солдати внутрішніх військ: задкуючи, немов на плівці, яку відмотують у зворотньому напрямку. Так само смішно – задом наперед – вшивається губернатор: роблена усмішка, лише на мить, щоб не "передати куті меду", адже ж похорон, сумно, стримано, хоча йому чого сумувати? – його плани збуваються, його кандидат (по праву руку, поруч із Шурою) приречений на перемогу, он на вицвілих від часу могилах – листочки бюлетенів, випадково випущені котримось із старців; всі папірці вже позначено і помічено – перемога гарантована...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">P.S.:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але й вони не вічні. Над найбільшим злочинцем рано чи пізно виникне меч його наступника – нового супермафіозі, що безжально і цинічно знесе голову власному вчителеві. Все визначено, все спрограмовано, а, якщо й ні, то все одно так – бо, вірячи у це, простіше жити. Простіше – бо безвідповідальніше...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Так от... Ми поховали Маркового тата, і дехто, найактивніші, ще встигли того дня взяти участь у вибрах... Нікого з опозиціонерів-соратників Мирона не вбили і навіть не ув'язнили… Деякі з тих хлопців у плащах навіть похизувалися своїми посинілими обличчями перед відеокамерами найзатятіших телекомпаній. Але і це тривало недовго…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ажіотаж скінчився, грішми уже ніхто не смітить. Всі мовчки і натужно тягнуть свою лямку… Марко майже одразу потому пішов з газети. Нічого нікому не сказав, просто через десяті руки дізналися: написав заяву і накивав п'ятами… Мені про це повідомила Слава, яка останнім часом отримала охоту до пліток. Під пильними поглядами інших працівників редакції відвела мене вбік і таємничо зашепотіла (вуха найближчих видовжилися і склалися в трубочку): "Ти знаєш?..."</w:t>
       </w:r>
     </w:p>
@@ -7902,56 +8011,60 @@
         <w:t xml:space="preserve">— Марко? Ну так, ми з ним інколи бачимося. Але я не думаю, що це... Одним словом, я не можу вам нічого нового про нього сказти, крім того, що він багато п'є, і що мені це не подобається, бо я вже маю досвід стосунків з людьми, які багато пили. Зараз всі вони мертві. І я би воліла, щоб, коли він помре, мені було до нього байдуже...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Але ж всі ми помремо, рано чи пізно. І не відомо, хто швидше: ті, що п'ють чи інші...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Дайте мені спокій. Я не хочу про це думати. Я хочу спокою...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І вона пішла. Худа, сутула, чорна з ніг до голови: хустка, плащ, спідниця, панчохи і жалобні мешти на зависоких підборах... Я дивився їй услід.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -7961,144 +8074,170 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
-      <w:ind w:left="0" w:right="0" w:hanging="-720"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="-720"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Header1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Header2"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>