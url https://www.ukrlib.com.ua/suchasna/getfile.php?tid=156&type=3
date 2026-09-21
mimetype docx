--- v0 (2026-05-11)
+++ v1 (2026-09-21)
@@ -1,131 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header1"/>
         </w:rPr>
         <w:t xml:space="preserve">Владімір Набоков — Смерть (переклад з російської)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Анатолій Крат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переклав з російської Анатолій КРАТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ВЛАДІМІР НАБОКОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">СМЕРТЬ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Драма у двох діях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дія відбувається в університетському місті Кембридж,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                        весною 1806 року</w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">весною 1806 року</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Д І Я П Е Р Ш А</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Кімната. У фотелі, біля вогню, — ГОНВІЛ, магістр наук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">...І владу цю над розумом чужим</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">з наукою своєю порівняю:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -164,51 +204,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">у кулю кістки втиснута, породить</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">сни генія, безсмертні молитви,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і світ увесь...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                          Я бачу мозок цей,</w:t>
+        <w:t xml:space="preserve">Я бачу мозок цей,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">що ніби сам чорнилом кольоровим</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">намалював, — і все ж бо є одна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">там звивина... Давно я б'юсь над нею, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -225,543 +265,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А! В двері стук... Таке важке кільце</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">б'є в мідний гриб надвірний: стук знайомий,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">стук неспокійний...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Відчиняє.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Вбігає ЕДМОНД, молодий студент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                Гонвіле! Це правда?..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Гонвіле! Це правда?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                            Так... Нежива...</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Так... Нежива...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                Та як же... Гонвіл!..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Та як же... Гонвіл!..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                              Так...</w:t>
+        <w:t xml:space="preserve">Так...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ми не чекали... Двадцять років серце</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">туди-сюди ганяло кров-живицю,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">накачуючи  в жили, на а потім</w:t>
+        <w:t xml:space="preserve">накачуючи в жили, на а потім</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">вбираючи... І от — спинилось...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                      Страшно</w:t>
+        <w:t xml:space="preserve">Страшно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">про це говориш... Друже... Пам'ятаєш?..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Якою ж юною була.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                    Читала</w:t>
+        <w:t xml:space="preserve">Читала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">цю книжку: упустила...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                          Так, життя —</w:t>
+        <w:t xml:space="preserve">Так, життя —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">шалений вершник. Смерть — обрив раптовий,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">немислимий. Коли довідавсь я —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">так, зразу — не повірив. Де ж, мій друже,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">вона лежить! Дозволь...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                        Забрали вже...</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Забрали вже...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як дивно... Гонвіл, ти не розумієш:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">вона завжди вдягала темне... Стелла —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ім'я мигтюче в темній круговерті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Забрали вже...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Усе це дивно — правда?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сідай, Едмонде. Радий, що чужою</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ти перейнявсь струною горя... Отже,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">з дружиною моєю ти знайомий?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мене дивує, Гонвіле, твій спокій!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як тішити тебе? Ти — ніби мармур:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">всепереможне білизни страждання...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">О так, — не  тіш. Розмову поведем</w:t>
+        <w:t xml:space="preserve">О так, — не тіш. Розмову поведем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">про щось просте, земне. Вже цілий тиждень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">з тобою ми не бачились. Як справи?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Над чим ти міркував?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                        Над смертю.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Над смертю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                        Годі!</w:t>
+        <w:t xml:space="preserve">Годі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Про неї ми бесідували часто.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Нам треба жити. Злодій у в'язниці</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">напередодні страти павука</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">вивчає оком безтурботним. Образ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">дослідника над світом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                        Говорив ти,</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Говорив ти,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">що наша смерть...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                              ...можливо, здивування,</w:t>
+        <w:t xml:space="preserve">...можливо, здивування,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">або — нічого. Я, між іншим, вірю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">в останнє; тільки є одне: міцні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">земні думки: їх потяг перебити</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">не легко нам...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                              Чи бачиш ти, — я мучусь...</w:t>
+        <w:t xml:space="preserve">Чи бачиш ти, — я мучусь...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мені здається: впіймана душа —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ридаюча стихія в лабіринті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Перетинок, кісток, і жил шумливих.  </w:t>
+        <w:t xml:space="preserve">Перетинок, кісток, і жил шумливих.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Боюся жити. Страшно відчувати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Під пальцями ці поштовхи сердечні,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">тут — під ребром і тут, на кисті, — відгук.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -843,51 +991,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">з розірваною жабою в долоні...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ти щипчиками витягнув за вузол</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">мої сліпі думки, що позлипались,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">розплутав їх, —  й страшною простотою</w:t>
+        <w:t xml:space="preserve">розплутав їх, — й страшною простотою</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">мій сумнів давній замінив... Наука</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">мені рекла: "от-світ" — і я побачив</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">грудки землі у просторі безмежнім —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1030,88 +1178,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і він шепоче: ще одне зусилля —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і все я втямлю... Гонвіл, жінку ти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">свою кохав?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                              Неголосним коханням,</w:t>
+        <w:t xml:space="preserve">Неголосним коханням,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">неголосним, мій друже, та глибоким...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чого ж мене питаєш?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                      Так. Не знаю...</w:t>
+        <w:t xml:space="preserve">Так. Не знаю...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Даруй мені... Адже ж не слід про мертвих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">нагадувать... Про що ми говорили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">О так, — про мій недуг: боюся я</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1135,197 +1295,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона веде до божевілля. Ліки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">одначе, є. Прості, їй-богу. Гонвіл,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я вирішив померти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                      Добре. Як же</w:t>
+        <w:t xml:space="preserve">Добре. Як же</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">померти забажалось?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЕДМОНД.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Дай цикути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                        Жартуєш?</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Жартуєш?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                        Там, в стіні, там, на полиці,</w:t>
+        <w:t xml:space="preserve">Там, в стіні, там, на полиці,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За чорною запоною, — я знаю, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">стоять, блищать по вінця повні склянки,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">мов райдужні віконечка у вічність...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">...Чи в порожнечу. Стій, Едмонд. Послухай, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">адже ж кохав когось ти в цьому світі?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А чи тебе кохання ошукало?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ах, Гонвіле, ти знаєш!.. Друзі всі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">дивуються й сміються наді мною,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як нібито каштани, що цвітуть,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">сміються над жалобним кипарисом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В майбутньому ж... Як знати? На розтоці...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">невмисно... А у тебе є товариш, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">поет: хай скаже він тобі, як щемно</w:t>
       </w:r>
@@ -1352,200 +1554,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">пливе канал сріблистим ряботинням</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і, обережно, чорний гриф гондоли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">черкне обличчя місяця...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                      Це правда,</w:t>
+        <w:t xml:space="preserve">Це правда,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">в Італії бував ти, саме звідти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">привіз —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— дружину...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                      Ні, — казкові смерті,</w:t>
+        <w:t xml:space="preserve">Ні, — казкові смерті,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">що грають в самоцвітах порожнистих...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я, Гонвіл, жду... Чого ж ти оком зизиш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І морщиш лоб великий? Так, — я жду,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">дай відповідь! Хутчій!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                    От безтурботний!</w:t>
+        <w:t xml:space="preserve">От безтурботний!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бо перед тим, як друга отруїть,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я маю дещо зважити — ти згоден?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але ж ми вище дружби — і одне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">шануємо: простої думки потяг...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">О! Проясніло... Отже, як?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                      Гаразд,</w:t>
+        <w:t xml:space="preserve">Гаразд,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я згоджуюся, згоджуюсь... Та ставлю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">умову: ти повинен вжити трунок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ось тут, де я. Бо хочу розчерк смерті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1562,221 +1812,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">дивитись міг у виразку роздерту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Везувію, допоки з підземелля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">вогнений гній шипів і наступав...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чекай... Та тільки...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                Може, ти боїшся,</w:t>
+        <w:t xml:space="preserve">Може, ти боїшся,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">що смерть твою зі смертю... Стелли зв'яжуть.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ні, — я про тебе думав. От що! Дай-но</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">чорнил, паперу. Все простіше.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(Пише)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">                              Чуєш,</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Чуєш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">рипить перо, немовби на папір</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">гуляти вийшла смерть стара...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                      Одначе!</w:t>
+        <w:t xml:space="preserve">Одначе!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Веселий ти...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                    Адже ж свою свободу</w:t>
+        <w:t xml:space="preserve">Адже ж свою свободу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">підписую... Ну от... Скінчив я. Гонвіл,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">читай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(читає про себе).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Вмираю... трунок... сам узяв...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">сам випив". Так.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                    Тепер давай; готовий...</w:t>
+        <w:t xml:space="preserve">Тепер давай; готовий...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не маю права стримувать тебе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">От — пляшечка. А в ній туманна спека,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1800,166 +2104,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">й пухким старим у бархаті бузковім.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лягай сюди. Так. Витягнись. Цикута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">солодка й діє швидко, як любов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спасибі, друже... Жив я тихо, просто,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">та от не пересилив страх буття...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рятуюся у невідому галузь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Давай мені; хутчіш...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                            Едмонд, послухай, —</w:t>
+        <w:t xml:space="preserve">Едмонд, послухай, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">можливо, є у тебе таємниця,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">яку б жадав перед самою смертю...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я кваплюся, не муч мене...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                    Так пий же!</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Так пий же!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прощай. Затим — плащем мене покриєш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Д І Я Д Р У Г А</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Та ж кімната. Проминуло всього декілька миттєвостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Смерть... Певно — смерть. Оце ось — смерть...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(повільно підводиться) В тумані</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2017,137 +2411,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">щетинки у брові стирчать; і вузол</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">зміїних жил на скроні кам'яний...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та годі! Впізнаю! Та це ж...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЛЮДИНА В КРІСЛІ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                              ...Відлуння</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">...Відлуння</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">твоїх думок досмертних...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                        Гонвіл, Гонвіл, —</w:t>
+        <w:t xml:space="preserve">Гонвіл, Гонвіл, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Та як же це? Як можеш бути тут, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зі мною, в смерті? Як же так?..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                      Мій образ</w:t>
+        <w:t xml:space="preserve">Мій образ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">продовжив ти думками за межу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">земного. От і все.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                      Та як же, Гонвіл:</w:t>
+        <w:t xml:space="preserve">Та як же, Гонвіл:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">кімната ось... Все знаю в ній... Ось — череп</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">на фоліанті; заспиртована змія,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ось — скарабеї в ящику скляному,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2229,100 +2647,112 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">чавунну на стеблі решітки... Дивно, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">усе те ж саме...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                              Прагнення уявне,</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Прагнення уявне,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Едмонде ...Плаваючий відгук...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                              Так!</w:t>
+        <w:t xml:space="preserve">Так!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я починаю тямити... Стривай же,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">стривай, я сам...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                            ...Життя — то вершник. Лине.</w:t>
+        <w:t xml:space="preserve">...Життя — то вершник. Лине.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він любить рух зі свистом. Та ураз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">дорога уривається. Він з краю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">проскакує у порожнечу. Слухай,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2402,85 +2832,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">у душу вітер дув — та шлях у прірву</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">урвався вмить, і чим життя пишніш,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">тим кінь сильніше...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                Тим чіткіше й довше</w:t>
+        <w:t xml:space="preserve">Тим чіткіше й довше</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">свист в пустоті, і прагнення свободи,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">не зрізане фатальним крутояром, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">так, втямив я... Та прірва, як же прірва?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Падіння неминуче. Ти раптово</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">відчуєш попід серцем пустоту,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">що ссе тебе, і, закрутившись, згине</w:t>
       </w:r>
@@ -2633,50 +3075,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">утоплена у пам'яті і звичці,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ще творить. Так цінуй же мить оцю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і вдячним будь розгону поривання...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мені спокійно... Легко. Я тепер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">що-небудь знаю, — достеменно знаю:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">мене нема. Скажи, моє видіння,</w:t>
       </w:r>
@@ -2822,151 +3270,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">де там і сям пояснення є: terra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">incognita. Скажи-но, а померлих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я можу бачить?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                      Ні. Ти тільки можеш</w:t>
+        <w:t xml:space="preserve">Ні. Ти тільки можеш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">метикувати, зіставляти дії</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">звичайні, зрозумілі, і підсильні, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">адже примар ти не стрічав на світі...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Скажи, кого б ти викликать волів?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                        Не знаю...</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Не знаю...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                        Ти... подумай...</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ти... подумай...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                            Гонвіл, Гонвіл,</w:t>
+        <w:t xml:space="preserve">Гонвіл, Гонвіл,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">пригадую... щось ніби відбувалось</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">нестерпне, невиразне...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                            Почекай-но,</w:t>
+        <w:t xml:space="preserve">Почекай-но,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">почну я обережно, потихеньку, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я вдома був, — прийшли до мене друзі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">в дубову стелю упирався дим</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3123,81 +3595,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">...вона завжди вдягала темне. Стелла...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">...ім'я мигтюче в темній круговерті,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">життя мого безсоння...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                  Ви обоє</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Ви обоє</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">кохалися?...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                    Не знаю, чи було це</w:t>
+        <w:t xml:space="preserve">Не знаю, чи було це</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">коханням чи шаленство крил шумливих...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Я зоресяйний свій ідіотизм,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">як злого і пронизливого бога</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3249,74 +3733,86 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">що ти мою бурхливу таємницю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">не можеш знати... Вмер я — і я з собою</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">поніс її. Ти так і не спізнав...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Як почалось?..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                        Не знаю. Кожен вечір</w:t>
+        <w:t xml:space="preserve">Не знаю. Кожен вечір</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я йшов до тебе. І палив і слухав,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">чекав і нидів, — й Стелла пропливала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">кімнатою і знову поверталась</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3501,81 +3997,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">чи ти дивився, часом, довго-довго</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">у небо опівнічне? Чи не правда,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">нема нічого зорь страшніше...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                              Мабуть,</w:t>
+        <w:t xml:space="preserve">Мабуть,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">продовжуй знов. Про що ви говорили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">...Ми говорили мало...  Я боявся</w:t>
+        <w:t xml:space="preserve">...Ми говорили мало... Я боявся</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">із нею говорити. Вона мала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">співуче-дивний голос. Звук англійський</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">в її устах слабішав невиразно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3690,50 +4198,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">виходив звідси я, то відчував я</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">раптове необмежене мовчання,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">як після приголомшливої бурі!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поквап, прошу я, спогад свій солодкий,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНДЕ. Хто зна, може, в цю ось мить</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">твій потяг до життя навік урветься, —</w:t>
       </w:r>
@@ -3746,60 +4260,66 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поквапся, Випадкове все відкинь,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">згадай про найсолодше. Як зізнався?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І чим усе скінчилось?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                      Це було</w:t>
+        <w:t xml:space="preserve">Це було</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">біля вікна. Пригадую, ти вийшов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">з помешкання. Я раму розхитав,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і скло у ніч в зітханні повернулось.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3956,221 +4476,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і зачинились... Я вкляк в тремтінні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">розірваного неба, — все дзвеніло,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">дзвеніло...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                Так? Усе, що відбувалось,</w:t>
+        <w:t xml:space="preserve">Так? Усе, що відбувалось,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">один лиш погляд?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                Коли б він тривав,</w:t>
+        <w:t xml:space="preserve">Коли б він тривав,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">душа б померла. Так, мій друже, так, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">єдиний погляд. То було востаннє.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ти пам'ятаєш — вибіг я  з будинку,</w:t>
+        <w:t xml:space="preserve">Ти пам'ятаєш — вибіг я з будинку,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">а ти з вікна кричав мені услід.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Півночі містом як примара марив,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">із зорями простими говорив...      </w:t>
+        <w:t xml:space="preserve">із зорями простими говорив...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Усе пройшло. Не витримав життя я</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і ось тепер...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                Достатньо!</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Достатньо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                          ...я за гранню</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">...я за гранню</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">тепер, — і все, що бачу...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                            Я сказав:</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Я сказав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">достатньо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                        Гонвіл, що з тобою...</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Гонвіл, що з тобою...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                          Довго</w:t>
+        <w:t xml:space="preserve">Довго</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">тебе я мучив — вже мені набридло...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ти, певне, збожеволів би, коли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">продовжив би я жарти... Не отруту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4210,184 +4772,202 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щасливий я, що досвід мій тобі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">сподобався...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">              Ах, любий Гонвіл, — як же,</w:t>
+        <w:t xml:space="preserve">Ах, любий Гонвіл, — як же,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">подумай, не сміятися? Бо — це</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я зараз сам вигадую, один!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І грає моя мисль, і в'яже вільно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">складну мережку із життєвих явищ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і з випадків раптових, — та можливих,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">можливих, Гонвіл!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                      Мариш ти... Вставай!</w:t>
+        <w:t xml:space="preserve">Мариш ти... Вставай!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не думав я... Мов дівчина піддався...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Повір, — живий ти, ніби я, і вдвічі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">живіший...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                    Так! Інакше буть не може!</w:t>
+        <w:t xml:space="preserve">Так! Інакше буть не може!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Влетівши в смерть, живі мої думки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">здобути прагнуть міцність і підпору, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">пояснення земне... І далі, далі,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я слухаю...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                    Отямся! Забаганку</w:t>
+        <w:t xml:space="preserve">Отямся! Забаганку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я мав, щоб ти спіткнувся; й розум, волю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">доклав я... Але спершу не вдавалось, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">вже думав: "У Мілані мій учитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4411,60 +4991,66 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">розвішаних в кімнаті: може бути,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і він мої нитки обійде". Ні!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ускочив, ти заплутався!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                        Я знаю,</w:t>
+        <w:t xml:space="preserve">Я знаю,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">я знаю все, що скажеш! Розпізнати,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">зганьбити диво — мозок ухвалив.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але чекай... у чому ціль обману?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4509,81 +5095,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ні, — нешкідлива суміш! А потрібна,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">щоб таємницю ти свою відкрив.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Живий ти, — смерть, отрута — все омана...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">...А що, коли скажу тобі, що Стелла</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">не мертва?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                Так! Оце він — той щабель</w:t>
+        <w:t xml:space="preserve">Так! Оце він — той щабель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">первісний... Ти підступною брехнею</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">в кохання правду вирвати волів.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Підісланий був той, рудий, знайомий,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4677,223 +5275,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">та мозок мій, і сон мій замогильний</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">і творить ще, і дихає, й живе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зажди, куди ж це ти?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                    А зараз ось</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">А зараз ось</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">побачиш...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(Відчиняє двері на сходи і кличе)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Стелла!..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">            Ні... Не треба... Слухай...</w:t>
+        <w:t xml:space="preserve">Ні... Не треба... Слухай...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">мені чомусь... страхітливо... Не клич!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Не смій! Не хочу я!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                      Пусти, — рукав</w:t>
+        <w:t xml:space="preserve">Пусти, — рукав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">урвеш... От божевільний, справді...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">(кличе)                                Стелла!</w:t>
+        <w:t xml:space="preserve">(кличе) Стелла!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А, чуєш: вниз по сходах легко йде,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">летить, шурхоче...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ЕДМОНД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                      Вхід закрий-но! Прошу!</w:t>
+        <w:t xml:space="preserve">Вхід закрий-но! Прошу!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ах, не впускай. Подумати дай... Страшно...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Перечасуй, не уривай польоту, —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">бо це і є... кінець падіння...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ГОНВІЛ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                    Стелла!</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">                                            ЗАВІСА</w:t>
+        <w:t xml:space="preserve">Стелла!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Іди вже...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ЗАВІСА</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -4903,144 +5565,170 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
-      <w:ind w:left="0" w:right="0" w:hanging="-720"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="-720"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Header1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Header2"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>