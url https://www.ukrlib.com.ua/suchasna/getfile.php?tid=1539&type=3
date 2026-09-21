--- v0 (2026-05-15)
+++ v1 (2026-09-21)
@@ -138,65 +138,65 @@
         <w:rPr/>
         <w:t xml:space="preserve">До сонця радо повертала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">стареньку стріху..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стояла хатка віддалік,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">і зла не знала..</w:t>
+        <w:t xml:space="preserve">зла не хотіла..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І тих, хто в ній іздавна жив —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">усіх кохала..</w:t>
+        <w:t xml:space="preserve">усіх любила..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А скільки радості було —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">немає ліку..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Багато з нас хотіли б в ній</w:t>
       </w:r>