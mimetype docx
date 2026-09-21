--- v0 (2026-05-06)
+++ v1 (2026-09-21)
@@ -114,51 +114,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">В чому суті коріння.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Радість — в тиші несмілій,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В вітерці, що гуляє.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">В стежці вузькій, похилій,</w:t>
+        <w:t xml:space="preserve">В стежці вузькій, нерівній</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що із небом єднає..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">04.02.2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>