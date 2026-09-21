--- v0 (2026-05-05)
+++ v1 (2026-09-21)
@@ -2756,50 +2756,200 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Енджі на фронті —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">вона на роботі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Немає сторонніх —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ми не самотні.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">МАРСЕЛЬ МАРСО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Кажуть, це він подарував Майклу Джексону його знамениту "місячну ходу".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">А ще існує історія, що ніби сам Чарлі Чаплін запросив його за свій столик на трансатлантичному лайнері…</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">До речі, його мати народилася на Коломийщині, у Яблунові (тепер Івано-Франківська область).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15-річному Марселю разом із родиною довелося тікати від німецьких нацистів. Проте його батьку врятуватися так й не вдалося — 1944 року він загинув в Освенцімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напевно, сьогодні мало хто пам'ятає, що, можливо, найвідоміший у світі мім був нагороджений вищою державною нагородою Франції орденом Почесного легіону — за порятунок єврейських дітей у роки нацистської окупації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Та він сам ніколи про це не казав… Якраз ці вже подорослівші діти добилися для свого рятівника належної нагороди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Мені пощастило бачити великого артиста на сцені Київського драматичного театру імені Лесі Українки у травні такого вже далекого 2001-го.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Три години на сцені у вщент забитому залі. І це у 78 років! Пам'ятаю неймовірну тишу, яку лише раз порушив жіночий схлип потрясіння.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">До речі, представляв уславленого гостя письменник і перекладач Юрко Покальчук, який вільно володів кількома мовами, зокрема французькою, і був із ним у гарних стосунках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напередодні в аеропорту цілий натовп журналістів, що прибули зустрічати славетного Біпа (сценічний образ артиста), промчався повз стрункого елегантного чоловіка з великою валізою на колесах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">-А ви гадали, мене винесуть на ношах? — з іронічною посмішкою запитав він їх згодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Хрестоматійний білий грим —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">так, це реальність, а не сон —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">на сцені сам великий мім,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">його ім'я Марсель Марсо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>