--- v0 (2026-05-14)
+++ v1 (2026-09-21)
@@ -2378,51 +2378,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Вічно рід ішов на рід,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вічно плем'я йшло на плем'я,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На сусіда йшов сусід.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">В держава занепала,</w:t>
+        <w:t xml:space="preserve">І держава занепала,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І народ ладу схотів,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">І на північ, на варягів,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він послав своїх послів.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>