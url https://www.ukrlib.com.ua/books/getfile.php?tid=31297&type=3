--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -38,231 +38,237 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header1"/>
         </w:rPr>
         <w:t xml:space="preserve">Талант військового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Давид Данилов-Абросiмов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">— Ви м'ясо! Для мене, ви всі — просто м'ясо! — звертається до нас інструктор. Фахівець, пройшов АТО й Авдіївку. У нас він гість на час і знов на фронт.</w:t>
+        <w:t xml:space="preserve">— Ви м'ясо! Для мене, ви всі просто м'ясо! — звертається до нас інструктор. Фахівець, пройшов АТО і Авдіївку. У нас він гість на час і знов на фронт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Слухайте уважно, допоможе вижити.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Гілки дерев у пом'ятому пікселі. Безпорадне літо співчуває людському горю, нервово латає хмаринками стару вишиванку неба. Початок великої війни. На розкиданих сухих дровах сидять солдати. Вони вірять у свій єдиний шанс й ловлять кожне слово.</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Необов'язково навіть підв'язувати. Утримуєте пакет руками і зможете йти. На побачення — не раджу. До червоного хреста доберетесь.</w:t>
+        <w:t xml:space="preserve">Гілки дерев у пом'ятому пікселі. Безпорадне літо співчуває людському горю, нервово латає хмаринками стару вишиванку неба. Початок великої війни. На розкиданих сухих дровах сидять солдати. Вони вірять у свій єдиний шанс і ловлять кожне слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Поранення в живіт, безболісно. Мов харакірі. Радійте. Якщо так, то легко відбулися. Життя продовжується. Знайте: людина з нутра вонюча. Не крутімо носа! Від запаху нужника хтось падає в зомління?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Майте при собі звичайний пластиковий пакет. Міцний. Такий що для шопінгу. Однією рукою підтримуєте випалі кишки, другою рукою складаєте їх у пакет. Змочуєте водою. Змочуйте добре, бо хірург обріже пересохлу частку. Отримаєте зменшену версію організму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Необов'язково навіть підв'язувати. Підтримуєте пакет і зможете йти. На побачення не раджу. До червоного хреста доберетесь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кажу вам, що ніхто не скаже. Всі бачили пам'ятки, як поранену ногу бинтують? Сидить воїн...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Так. Ми знаємо, — хитають головою солдати.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">— То дурні картинки! Піднімете черепок й вас доб'ють. Дивіться. Лежачи повертаєтеся набік. Хутко оглядаєте проблему. Миттєво накладаєте турнікет.</w:t>
+        <w:t xml:space="preserve">— То дурні картинки! Піднімете черепок і вас доб'ють. Дивіться. Лежачи повертаєтеся набік. Хутко оглядаєте проблему. Миттєво накладаєте турнікет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Увага сповільнила наше дихання з першої поради вчителя і мов тримала за плечі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">— Без паніки! Без сліз! Без істерики: "Ой. Ай. В мене влучили!" Крикуни швидко помирають. Немає часу на емоції. Сконцентруйтеся. Ріжте тканину. Шукайте розрив артерії. Почуєте місце витоку крові. Великим пальцем проштовхуєте глибоко у рану ось такий спеціальний тампон. Крізь розшматовані м'язи притискаєте його до самої кістки. Треба міцно сплющити артерію, щоб заклеїти. Стискайте намертво. Задушить. Не встигнете — секунди і зійдете кров'ю. Холодний розум вас врятує...</w:t>
+        <w:t xml:space="preserve">— Без паніки! Без сліз! Без істерики: "Ой. Ай. В мене влучили!" Крикуни швидко помирають. Немає часу на емоції. Сконцентруйтеся. Ріжте тканину. Шукайте розрив артерії. Почуєте місце витоку крові. Великим пальцем проштовхуєте глибоко у рану ось такий спеціальний тампон. Крізь розшматовані м'язи притискаєте до самої кістки. Треба міцно сплющити артерію, щоб заклеїти. Стискайте намертво. Задушить. Не встигнете — секунди і зійдете кров'ю. Холодний розум вас врятує...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дитячий доктор так не консультує. Суттєво. Яскраво. Пройняло до кісного мозку. Оргазм. Солдати прорахували кожну мить уявляючи спасіння своїх вонючих, але улюблених нутрощів.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ми вже зустрічались з волонтерами. Одна зовсім молода дівчинка, не знала й подиху війни, відтарабанила лекцію як першокласниця зазубрений віршик. Рижий шотландець — лютий велетенський дядька, зв'язаний наколками замість смиренної сорочки. З одним оком, що циклоп, воював десь у Іраку. Він віщав басом через перекладача. Дивився на нас із допитливістю, співчуттям, розумінням...</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Люди легко влучають виделкою і у своє око, а скільки рукожопих плутає іграшки зі справжніми кулями?</w:t>
+        <w:t xml:space="preserve">Ми вже зустрічались з волонтерами. Одна зовсім молода дівчинка, не знала і подиху війни, відтарабанила лекцію як першокласниця зазубрений віршик. Рижий шотландець, лютий велетенський дядька, зв'язаний наколками замість смиренної сорочки. З одним оком, що циклоп, воював десь у Іраку. Він віщав басом через перекладача. Дивився на нас із допитливістю, співчуттям, розумінням...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Минув усього тиждень. "Пафф!" — гучний тріск, постріл у мій затилок. Майже в притул. Готуйся і чекай, але смерть завжди неочікувана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Нарочито, дуже неспішно, повільно обертаюсь. Бачу за кілька кроків іноземець з пістолетом. Оце крутий Марс. Нахаба вистрелив у мене холостим патроном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">У вільну зміну, витрачаю свій дорогоцінний час, придивляюсь до деталей вишкілу і своєю вдумливістю розлючую вишукані шеврони. Уявіть: крадеться театрознавець з заднього ряду і зблизька розстрілює беззахисного глядача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Люди легко влучають виделкою й у своє око, а скільки рукожопих плутає іграшки зі справжніми кулями?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Закипіло. Кип'яток по нервах. Зробити з довготелесого козла чучело?! Без зброї. На такий відстані. Можу в одну секунду. Стрибок з прямим ударом — і тричі кулаки з розгону вцілять нижче рогів.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Але. Але, але. Скарга гарантована. Наручники. Міжнародний скандал. Ворог інший. Побережу сили.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">На початку літа я був жвавим й міг рухатись кроком спортсмена, але після Різдва поволочу ноги. Хто наперед про себе знає. Від бронежилета залишу собі "майку", без важких пластин. Носіння зброї без розкладу, недосип — некращий режим.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">— Треба кричати як жінки у пологах! Голосніше! Кричіть коли вас поранено, — сини самого Марса вчать нас акторській майстерності. — Кричіть-но, щоб злітало листя з дерев! Вас не почують — не дочекаєтесь на спасіння. Кричіть на всі легені!</w:t>
+        <w:t xml:space="preserve">На початку літа я був жвавим і міг рухатись кроком спортсмена, але після Різдва поволочу ноги. Хто наперед про себе знає. Від бронежилета залишу собі "майку", без важких пластин. Носіння зброї без розкладу, недосип — некращий режим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ще один недоторканний божок війни іде по сцені лісу з мегафоном на шиї, кидає в українців навчальні гранати. "Бах! Бах!"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Треба кричати як жінки у пологах! Голосніше! Кричіть коли вас поранено, — сини самого Марса вчать нас акторській майстерності. — Кричіть-но, щоб злітало листя з дерев! Вас не почують: не дочекаєтесь на спасіння. Кричіть на всі легені!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Супер. Звикли що про богів піклуються гінекологи з носилками? Так не працює медичний сервіс у цій війні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Найцінніший досвід — здобуток рівноправного союзу. Промах — дитинство метких. Українській професіонал був найкращим: маститий, жорсткий, методичний. Самобутність вчить тріумфу. Він неперевершений. Саможертовний рятівник життя. Охоронець солдат, дійсно мав рацію і талант військового медика й викладача.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Найцінніший досвід — здобуток рівноправного союзу. Промах — дитинство метких. Українській професіонал був найкращим: маститий, жорсткий, методичний. Самобутність вчить тріумфу. Він неперевершений. Саможертовний рятівник життів солдат. Охоронець воїнів дійсно мав знання і талант військового медика, викладача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">****</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>