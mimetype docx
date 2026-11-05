--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -38,86 +38,86 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header1"/>
         </w:rPr>
         <w:t xml:space="preserve">Імпульс до світогляду</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Давид Данилов-Абросiмов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Можливо Отець Небесний удвох з дияволом над настілкою, розставляють фішки манежів шапіто по величезному полю.</w:t>
+        <w:t xml:space="preserve">Отець Небесний удвох з дияволом над настілкою, розставляють фішки манежів шапіто по величезному полю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Розпарене сонечко повзе на захід. Розігріте листя дерев тримає тепловий удар. Роки нумерують літопис...2004...2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Харківський літ-музей — мегаліт, дольмен, святилище. Через дорогу люксовий Бар, поруч наливайка — розкриті навстіж двері старої кондитерської. Популярні світські заклади мають однаково богемну, спільну клієнтуру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заходжу до Бару. Розкіш прохолоди. Сідаю. Напроти вальяжно розташувався неформал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Чарочку коньяку? — жартівливим жестом показую крихітну дозу. Отримую згоду.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Вік молодика підтягується до знакового віку Христа. Місіонерським платтям служать йому чорне худі й прості чорні джинси. Парубок худорлявий, зростом вище за мене, білявий із непримітною зовнішністю. Схоже не із місцевих. Після вишів багато людей залишаються у місті й обдумують теорію вірогідності, але пошук щасливих квитків не завжди гучна справа. А ось махрова лайка на беззубих президентів, суміш із фанатичною молитвою на батька Махна — вдарила мені по вухах.</w:t>
+        <w:t xml:space="preserve">Вік молодика підтягується до знакового віку Христа. Місіонерським платтям служать йому чорне худі й прості чорні джинси. Парубок худорлявий, зростом вище за мене, білявий із непримітною зовнішністю. Не із місцевих. Після вишів багато людей залишаються у місті й обдумують теорію вірогідності, але пошук щасливих квитків не завжди гучна справа. А ось махрова лайка на беззубих президентів, суміш із фанатичною молитвою на батька Махна — вдарила мені по вухах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— В тебе красномовно виходить, я би так не зміг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Чого? — цікавиться самовпевненим тоном вчорашній студент.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Не моє.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -234,51 +234,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Внутрішній дизайн — здавна білені стіни. Якісь пасажири співають караоке. Какофонія. Масова культура — дитя безкультур'я.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Обрано місце. Майже безлюдно. Дві красиві студентки у першому ряду. Панянки виглядають досить скромними, але у стані готовності зустріти свого принца. Нудьгують.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Мов для нас, — кинув я братові й підійшов до красунь. Запрошую. І ось ми вже об'єднана компанія. Ожили дівчата, розгадують загадки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">На естраді музичний супровід. До нашого столику долітають чоловічі погляди, допитливі, безглузді, злі.</w:t>
+        <w:t xml:space="preserve">На естраді музичний супровід. До нашого столику долітають чоловічі погляди. Заздрість. Ревнощі безглузді, злі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Що ж, без гіркого досвіду і тренування — дорослі розваги не розваги, а тортури.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Здається, минуло два-три літа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ба. Навпроти мене фронтмен з барикади, який запав на тих лялечок."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -323,93 +323,100 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Раннім ранком, малоосвічені свідки мали оголосити про велике чудо й без розп'яття, проте фокус з другим народженням став реальнішим за пташиний послід. Римський Пілат й гадки не мав про піар, що вийде з його жорсткого наставництва, але й після іронічного погляду і гуманного впливу настають фантастичні зміни. Пішохід кинув застарілі понти і перетворився на завзятого автолюбителя й активного юзера мобильника. Він сповнився ідеєю просвітництва і з амбіціями нового пастора наставляє наївну молодь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Попереду шаблонні рухи, бо ще вчора непохитний анархіст зрікся батька Махна заради прославляння зовсім інших історичних постатей — вищих ієрархій.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">На початку вторгнення 2014-го, Єрмолай написав брату: "Ура! Крим — це Росія! Всіх незгодних треба розчавити танками!"</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Розмір прибутку — головне у бізнесі. Творчість його приваблювала і фізкультура, проте без азарту, то все пустощі. Єрмолай не мав успіху у жінок. Дивився на чужі подвиги відсторонено, через професорські окуляри. Байдужість була маскою. У пасивності немає щирості є відсутність здібностей. Заздрість — перший імпульс для світогляду, точка старту політики.</w:t>
+        <w:t xml:space="preserve">На початку вторгнення 2014-го, Ермолай написав брату: "Ура! Крим — це Росія! Всіх незгодних треба розчавити танками!"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Свято жадібності у сусідній країні, привласнення земель. Чорна заздрість — біле добриво для штучної величі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Єрмолай — успішний москвич, не корінний, із тих українських містян що давно поїхали на заробітки. Класичний хід — із меншого міста до більшого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Троюрідний брат, десята вода, але раніше ми були кентами. Так здавалось. У спілкуванні, ми торкались і державних тем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Чечня, Грузія, — що коїть ваша влада! На кримському пляжі, місцевий лякав жильців континенту ядерним ударом. То що таке?! Казкова злість. Кремль пудрить мозок. Недовго й до великої війни. Дідів червоних керманичів не пускали на поріг і до сільського маєтку. На що надії в поклонах великому перцю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Єрмолай не заперечував. Тільки протягнув із дивною посмішкою: "Ти русофоб".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Протри очі, побачиш філантропа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Розмір прибутку — головне у бізнесі. Творчість його приваблювала і фізкультура, проте без азарту, то все пустощі. Єрмолай не мав успіху у жінок. Дивився на чужі подвиги відсторонено, через професорські окуляри. Байдужість була маскою. У пасивності немає щирості є відсутність здібностей. Заздрість — перший імпульс для світогляду, точка старту брудної політики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Фішка до фішки. Так буває. Брат вбиває брата. Пастор знаходить нового Бога і знімає сутану. Дорослий Гаврош збирає набої — на страту друзів і покровителів.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">