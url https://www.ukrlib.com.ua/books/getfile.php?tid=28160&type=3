--- v0 (2026-05-02)
+++ v1 (2026-09-22)
@@ -41,51 +41,61 @@
           <w:rStyle w:val="Header1"/>
         </w:rPr>
         <w:t xml:space="preserve">Карпатські замальовки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Олександр Мінович</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Гори зелені</w:t>
+        <w:t xml:space="preserve">КАРПАТСЬКІ ЗАМАЛЬОВКИ 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гори зелені</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гори високі, гори зелені</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стежки-доріжки кру-покручені</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аж до вершини в'юняться-в'ються</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -109,132 +119,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чисті джерела хлюпочуть-воркочуть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Просять напитись, просять умитись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В тінь-холодочку призупинитись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Вранішня ріка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Біжить на сонці вранішня ріка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Повз мене плине-пролітає</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Спішить побути у світах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На хвилях ''зайчики'' пускає</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Річка-річенька заворожує</w:t>
+        <w:t xml:space="preserve"> Річка-річенька заворожує</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гладінь-хвилею камінь стесує</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Камінь зрошує</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Задивився я, заглядівся я</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З чисто-річеньки сонцем вмився я</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З ранком-ранішнім привітався я.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Гори кличуть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чого ці гори нас так кличуть і чарують?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чому воднораз спокусившись,</w:t>
       </w:r>
@@ -275,50 +296,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А може: чим заберемОся вище,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тим станемо до Бога ближче?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чи то лишень гординя підступно нами править?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Смереки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Смереки неначе стріли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В небо взялись поцілить</w:t>
       </w:r>
     </w:p>
@@ -388,69 +413,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стануть вони казковими</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Новорічними-празниковими</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В школі поставлять зелену ялинку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Запашну-ошатну смеречинку</w:t>
-[...17 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Запашну-ошатну смеречинку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стіжок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З міста легінь-подорожник на горбочку примостився</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Крутогором-темногаєм захопився-задивився</w:t>
       </w:r>
     </w:p>
@@ -492,76 +507,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пообіді згрібав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Надвечір стіжок склав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А тут і подорожник десь узявся</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стіжком замилувався-зафільмувався:</w:t>
+        <w:t xml:space="preserve">Стіжком замилувався-сфільмувався:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Гарний стіжок, гострий вершок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А сіно...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Так би й приліг з кимось!"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Граб і ліщина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Він міцно-твердий, сокира не бере</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Корінням вп'явся в землю кріпко</w:t>
       </w:r>
     </w:p>
@@ -589,71 +608,75 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Податлива й гнучка у його тіні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Їй добре з ним, вона покірливо-м'яка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Під захистом його твердині…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Як затишно під цими кронами у жаркий літній день.</w:t>
-[...3 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve"> Як затишно під цими кронами у жаркий літній день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Струмок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Між вилизаних каменів струмок</w:t>
+        <w:t xml:space="preserve">Між вилизаних каменів струмок </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З гори на долину дзвінко – скок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шумить-жебонить, звивається</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З сонцем у блиски грається</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -687,60 +710,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">З пригоршні п'є-напиває</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прицмокує-примовляє:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Файна вода,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">наче я – молода!"</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">О. Мінович</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">