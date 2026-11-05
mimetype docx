--- v0 (2026-04-30)
+++ v1 (2026-11-05)
@@ -52,58 +52,58 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Header2"/>
         </w:rPr>
         <w:t xml:space="preserve">Володимир Приймак</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Позавидували їй ті наші сільські дівчитиська.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Софія Ротару!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">А дівчина з сусіднього села і справді була схожа на співачку. Той стан гнучкий, що аж занадто, той водоспад волосся, і очі ті, що спопеляють. Я пішов навмання. Розмовляли на сільській зупинці, аж поки не над'їхав їх автобус і не повіз її з студентами у Чернівці. Потім я чекав два довгі тижні на її канікули. І ось спадав за селом вечір, пахло всюди жнивами, які щойно закінчили тут, лиш над Дністром ще працювали комбайни, їх монотонний гул стояв понад просторами, то наростаючи, а то стихаючи. За Дністра випливав місяць, не поспішаючи, повновидий, яким буває він в останній місяць літа. Ця журавлина зграя постала перед нами раптом, так, ніби летіли, і ось усі разом сіли на млаці, як сідають вони перед вирієм. Місячне сяйво підкреслило білі кольори і зробило все довкола казковим. Я пригорнув її, відчув солодко, як набухають молоді груди під тоненькою блузкою, як пашіли вуста. І як несамовито калатало серце. Але вона застережливо поклала палець мені на губи.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">— Знаєш, я взяла сьогодні обласну молодіжну газету, а там на першій сторінці про студенток, що на практиці тут, по колгоспах, і перше речення "…А за домівками ви не сумуєте, дівчата?.." Я відразу подумала: ти!..</w:t>
+        <w:t xml:space="preserve">А дівчина з сусіднього села і справді була схожа на співачку. Той стан гнучкий, що аж занадто, той водоспад волосся і очі ті, що спопеляють. Я пішов навмання. Розмовляли на сільській зупинці, аж поки не над'їхав їх автобус і не повіз її з студентами у Чернівці. Потім я чекав два довгі тижні на її канікули. І ось спадав за селом вечір, пахло всюди жнивами, які щойно закінчили тут, лиш над Дністром ще працювали комбайни, їх монотонний гул стояв понад просторами, то наростаючи, а то стихаючи. За Дністра випливав місяць, не поспішаючи, повновидий, яким буває він в останній місяць літа. Ця журавлина зграя постала перед нами раптом, так, ніби летіли, і ось усі разом сіли на млаці, як сідають вони перед вирієм. Місячне сяйво підкреслило білі кольори і зробило все довкола казковим. Я пригорнув її, відчув солодко, як набухають молоді груди під тоненькою блузкою, як пашіли вуста. І як несамовито калатало серце. Але вона застережливо поклала палець мені на губи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— Знаєш, я взяла сьогодні обласну молодіжну газету, а там на першій сторінці про студенток, що на практиці тут, по колгоспах, і перше речення "… А за домівками ви не сумуєте, дівчата?.." Я відразу подумала: ти!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона засміялася дзвінко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Дивлюся – точно!..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">У газетах я лише починав, в обласній молодіжній друкувався тоді чи не вперше. Вона ще сказала:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -157,86 +157,86 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— А де ми стрінемось?..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вона грайливо посміхнулася від крайніх хат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Дорогою до білих журавлів…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">***</w:t>
+        <w:t xml:space="preserve">* * *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— А знаєш, дуже жаль, що журавлі ці мертві…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Казала мені дівчина з сусіднього села, що була дуже схожа на співачку. Та я її розраджував.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Є ж фантазер такий у вашому селі, що вигадав цих білих птахів у полі, і не біда, що дерев'яних…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">— Ну так… Але прийде зима і їх завіє снігом…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Восени, коли поїдемо на навчання, напишуть з села, що повезли її до Києва і у відомому тому інституті не витримала операції на серці. Три дні буду ходити як сам не свій і буду думати, що понесли її таку молоденьку, всю в білому, як ховають дівчат, по дорозі, де йшли ми під зорями.</w:t>
+        <w:t xml:space="preserve">Восени, коли поїдемо на навчання, напишуть з села, що повезли її до Києва і у відомому тому інституті не витримала операції на серці. Три дні буду ходити як сам не свій, і буду думати, що понесли її таку молоденьку, всю в білому, як ховають дівчат, по дорозі, де йшли ми під зорями.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">